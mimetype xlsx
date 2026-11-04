--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FA6F758-903C-43AD-95B9-7B206A64F081}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7A1BE60-94F5-45FE-B24B-A6606C49DB45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15264" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9960" yWindow="80" windowWidth="15530" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$412</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$440</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1519" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1599" uniqueCount="32">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>สัดส่วนการเชื่อมต่ออินเทอร์เน็ตความเร็วสูง แยกตามประเภทของการเชื่อมต่อ</t>
   </si>
   <si>
     <t>รายได้ของบริการค้าปลีกบริการอินเทอร์เน็ตประจำที่ (ล้านบาท)</t>
   </si>
   <si>
     <t>ค่าบริการ FTTX (Baht/Mbps)</t>
   </si>
   <si>
     <t>รายรับเฉลี่ยต่อเดือนต่อเลขหมาย (บาท/เดือน)</t>
   </si>
   <si>
     <t>Cable Broadband</t>
   </si>
   <si>
     <t>Fiber optical</t>
   </si>
   <si>
     <t>Others</t>
   </si>
   <si>
@@ -135,53 +135,54 @@
     <t>Q4</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>ส่วนแบ่งการตลาดบริการอินเทอร์เน็ตบรอดแบนด์ประจำที่</t>
   </si>
   <si>
     <t>จำนวนผู้ใช้บริการอินเทอร์เน็ตบรอดแบนด์ประจำที่ทั้งหมด (ล้านราย)</t>
   </si>
   <si>
     <t>อัตราการเข้าถึงอินเทอร์เน็ตบรอดแบนด์ประจำที่ต่อประชากร</t>
   </si>
   <si>
     <t>อัตราการเข้าถึงอินเทอร์เน็ตบรอดแบนด์ประจำที่ต่อครัวเรือน</t>
   </si>
   <si>
     <t>NT (TOT เดิม)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.00000000"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -203,67 +204,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -529,7093 +531,7562 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr filterMode="1"/>
-  <dimension ref="A1:E412"/>
+  <dimension ref="A1:E440"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G93" sqref="G93"/>
+    <sheetView tabSelected="1" topLeftCell="A408" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B443" sqref="B443"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="59.109375" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15.21875" customWidth="1"/>
+    <col min="1" max="1" width="60.453125" customWidth="1"/>
+    <col min="2" max="2" width="57.453125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.36328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.36328125" customWidth="1"/>
+    <col min="5" max="5" width="11.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
         <v>10.26499567234077</v>
       </c>
     </row>
-    <row r="3" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3">
         <v>0.15417927890509761</v>
       </c>
     </row>
-    <row r="4" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4">
         <v>0.38246984308188231</v>
       </c>
     </row>
-    <row r="5" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5">
         <v>8.0265877507323224E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>0.5360261528374346</v>
       </c>
     </row>
-    <row r="7" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
         <v>1.687312112155746E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8">
         <v>0.36683484853368481</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="4">
         <v>17445.070120790675</v>
       </c>
     </row>
-    <row r="10" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10">
         <v>3.757497512437812</v>
       </c>
     </row>
-    <row r="11" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11">
         <v>551</v>
       </c>
     </row>
-    <row r="12" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12">
         <v>528</v>
       </c>
     </row>
-    <row r="13" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13">
         <v>533</v>
       </c>
     </row>
-    <row r="14" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14">
         <v>629</v>
       </c>
     </row>
-    <row r="15" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>22</v>
       </c>
       <c r="E15">
         <v>514</v>
       </c>
     </row>
-    <row r="16" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16">
         <v>10.912996143697811</v>
       </c>
     </row>
-    <row r="17" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>23</v>
       </c>
       <c r="E17">
         <v>0.1639814029080211</v>
       </c>
     </row>
-    <row r="18" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>23</v>
       </c>
       <c r="E18">
         <v>0.40448920325894711</v>
       </c>
     </row>
-    <row r="19" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19">
         <v>7.046566773895023E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20">
         <v>0.55621002682730802</v>
       </c>
     </row>
-    <row r="21" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21">
         <v>1.6117925590562351E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>23</v>
       </c>
       <c r="E22">
         <v>0.35720637984317938</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="4">
         <v>17977.985459124684</v>
       </c>
     </row>
-    <row r="24" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
         <v>23</v>
       </c>
       <c r="E24">
         <v>3.6</v>
       </c>
     </row>
-    <row r="25" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25">
         <v>528.25</v>
       </c>
     </row>
-    <row r="26" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26">
         <v>474</v>
       </c>
     </row>
-    <row r="27" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
         <v>23</v>
       </c>
       <c r="E27">
         <v>530</v>
       </c>
     </row>
-    <row r="28" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
         <v>23</v>
       </c>
       <c r="E28">
         <v>620</v>
       </c>
     </row>
-    <row r="29" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29">
         <v>489</v>
       </c>
     </row>
-    <row r="30" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30">
         <v>11.282645584519649</v>
       </c>
     </row>
-    <row r="31" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31">
         <v>0.17047657055880411</v>
       </c>
     </row>
-    <row r="32" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32">
         <v>0.41617224607613168</v>
       </c>
     </row>
-    <row r="33" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
         <v>24</v>
       </c>
       <c r="E33">
         <v>6.1891452508674658E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
         <v>24</v>
       </c>
       <c r="E34">
         <v>0.57636286342503706</v>
       </c>
     </row>
-    <row r="35" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>1</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
         <v>24</v>
       </c>
       <c r="E35">
         <v>1.5355287114122851E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
         <v>24</v>
       </c>
       <c r="E36">
         <v>0.34639039695216561</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
         <v>24</v>
       </c>
       <c r="E37" s="4">
         <v>18331.559983512958</v>
       </c>
     </row>
-    <row r="38" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C38" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
       <c r="E38">
         <v>3.43</v>
       </c>
     </row>
-    <row r="39" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
         <v>24</v>
       </c>
       <c r="E39">
         <v>517.68499999999995</v>
       </c>
     </row>
-    <row r="40" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
         <v>24</v>
       </c>
       <c r="E40">
         <v>434.74</v>
       </c>
     </row>
-    <row r="41" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
         <v>24</v>
       </c>
       <c r="E41">
         <v>534</v>
       </c>
     </row>
-    <row r="42" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C42" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
         <v>24</v>
       </c>
       <c r="E42">
         <v>618</v>
       </c>
     </row>
-    <row r="43" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
         <v>24</v>
       </c>
       <c r="E43">
         <v>484</v>
       </c>
     </row>
-    <row r="44" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C44" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
         <v>25</v>
       </c>
       <c r="E44">
         <v>11.496264924266301</v>
       </c>
     </row>
-    <row r="45" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
         <v>25</v>
       </c>
       <c r="E45">
         <v>0.17342245861872441</v>
       </c>
     </row>
-    <row r="46" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
         <v>25</v>
       </c>
       <c r="E46">
         <v>0.42161150701280459</v>
       </c>
     </row>
-    <row r="47" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
         <v>25</v>
       </c>
       <c r="E47">
         <v>5.4673058232197237E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>1</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C48" t="s">
         <v>13</v>
       </c>
       <c r="D48" t="s">
         <v>25</v>
       </c>
       <c r="E48">
         <v>0.58218419002206112</v>
       </c>
     </row>
-    <row r="49" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C49" t="s">
         <v>13</v>
       </c>
       <c r="D49" t="s">
         <v>25</v>
       </c>
       <c r="E49">
         <v>1.466558242380999E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
         <v>25</v>
       </c>
       <c r="E50">
         <v>0.34847716932193168</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C51" t="s">
         <v>13</v>
       </c>
       <c r="D51" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="4">
         <v>18798.334311564857</v>
       </c>
     </row>
-    <row r="52" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C52" t="s">
         <v>13</v>
       </c>
       <c r="D52" t="s">
         <v>25</v>
       </c>
       <c r="E52">
         <v>5.63</v>
       </c>
     </row>
-    <row r="53" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>4</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>13</v>
       </c>
       <c r="D53" t="s">
         <v>25</v>
       </c>
       <c r="E53">
         <v>525.81500000000005</v>
       </c>
     </row>
-    <row r="54" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>13</v>
       </c>
       <c r="D54" t="s">
         <v>25</v>
       </c>
       <c r="E54">
         <v>486.26</v>
       </c>
     </row>
-    <row r="55" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C55" t="s">
         <v>13</v>
       </c>
       <c r="D55" t="s">
         <v>25</v>
       </c>
       <c r="E55">
         <v>533</v>
       </c>
     </row>
-    <row r="56" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>13</v>
       </c>
       <c r="D56" t="s">
         <v>25</v>
       </c>
       <c r="E56">
         <v>608</v>
       </c>
     </row>
-    <row r="57" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>4</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
         <v>13</v>
       </c>
       <c r="D57" t="s">
         <v>25</v>
       </c>
       <c r="E57">
         <v>476</v>
       </c>
     </row>
-    <row r="58" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C58" t="s">
         <v>14</v>
       </c>
       <c r="D58" t="s">
         <v>22</v>
       </c>
       <c r="E58">
         <v>11.876158</v>
       </c>
     </row>
-    <row r="59" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C59" t="s">
         <v>14</v>
       </c>
       <c r="D59" t="s">
         <v>22</v>
       </c>
       <c r="E59">
         <v>0.17340458244242341</v>
       </c>
     </row>
-    <row r="60" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>30</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C60" t="s">
         <v>14</v>
       </c>
       <c r="D60" t="s">
         <v>22</v>
       </c>
       <c r="E60">
         <v>0.41963252477081697</v>
       </c>
     </row>
-    <row r="61" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C61" t="s">
         <v>14</v>
       </c>
       <c r="D61" t="s">
         <v>22</v>
       </c>
       <c r="E61">
         <v>9.8098995695839308E-3</v>
       </c>
     </row>
-    <row r="62" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C62" t="s">
         <v>14</v>
       </c>
       <c r="D62" t="s">
         <v>22</v>
       </c>
       <c r="E62">
         <v>0.93749999999999989</v>
       </c>
     </row>
-    <row r="63" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>14</v>
       </c>
       <c r="D63" t="s">
         <v>22</v>
       </c>
       <c r="E63">
         <v>2.6362984218077472E-3</v>
       </c>
     </row>
-    <row r="64" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>1</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C64" t="s">
         <v>14</v>
       </c>
       <c r="D64" t="s">
         <v>22</v>
       </c>
       <c r="E64">
         <v>5.0053802008608317E-2</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C65" t="s">
         <v>14</v>
       </c>
       <c r="D65" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="4">
         <v>18606.294055420356</v>
       </c>
     </row>
-    <row r="66" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C66" t="s">
         <v>14</v>
       </c>
       <c r="D66" t="s">
         <v>22</v>
       </c>
       <c r="E66">
         <v>4.8504457850707849</v>
       </c>
     </row>
-    <row r="67" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>14</v>
       </c>
       <c r="D67" t="s">
         <v>22</v>
       </c>
       <c r="E67">
         <v>516.01250000000005</v>
       </c>
     </row>
-    <row r="68" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>4</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>14</v>
       </c>
       <c r="D68" t="s">
         <v>22</v>
       </c>
       <c r="E68">
         <v>467</v>
       </c>
     </row>
-    <row r="69" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>4</v>
       </c>
       <c r="B69" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C69" t="s">
         <v>14</v>
       </c>
       <c r="D69" t="s">
         <v>22</v>
       </c>
       <c r="E69">
         <v>532</v>
       </c>
     </row>
-    <row r="70" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>4</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C70" t="s">
         <v>14</v>
       </c>
       <c r="D70" t="s">
         <v>22</v>
       </c>
       <c r="E70">
         <v>603</v>
       </c>
     </row>
-    <row r="71" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>14</v>
       </c>
       <c r="D71" t="s">
         <v>22</v>
       </c>
       <c r="E71">
         <v>462.05</v>
       </c>
     </row>
-    <row r="72" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C72" t="s">
         <v>14</v>
       </c>
       <c r="D72" t="s">
         <v>23</v>
       </c>
       <c r="E72">
         <v>12.345238999999999</v>
       </c>
     </row>
-    <row r="73" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C73" t="s">
         <v>14</v>
       </c>
       <c r="D73" t="s">
         <v>23</v>
       </c>
       <c r="E73">
         <v>0.17816729137170781</v>
       </c>
     </row>
-    <row r="74" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C74" t="s">
         <v>14</v>
       </c>
       <c r="D74" t="s">
         <v>23</v>
       </c>
       <c r="E74">
         <v>0.42922979712842418</v>
       </c>
     </row>
-    <row r="75" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>1</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C75" t="s">
         <v>14</v>
       </c>
       <c r="D75" t="s">
         <v>23</v>
       </c>
       <c r="E75">
         <v>8.4851304138548952E-3</v>
       </c>
     </row>
-    <row r="76" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C76" t="s">
         <v>14</v>
       </c>
       <c r="D76" t="s">
         <v>23</v>
       </c>
       <c r="E76">
         <v>0.94642738932159909</v>
       </c>
     </row>
-    <row r="77" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
         <v>14</v>
       </c>
       <c r="D77" t="s">
         <v>23</v>
       </c>
       <c r="E77">
         <v>2.470276798141748E-3</v>
       </c>
     </row>
-    <row r="78" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C78" t="s">
         <v>14</v>
       </c>
       <c r="D78" t="s">
         <v>23</v>
       </c>
       <c r="E78">
         <v>4.261720346640438E-2</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C79" t="s">
         <v>14</v>
       </c>
       <c r="D79" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="4">
         <v>18883.741888163033</v>
       </c>
     </row>
-    <row r="80" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C80" t="s">
         <v>14</v>
       </c>
       <c r="D80" t="s">
         <v>23</v>
       </c>
       <c r="E80">
         <v>4.8110931746031751</v>
       </c>
     </row>
-    <row r="81" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>14</v>
       </c>
       <c r="D81" t="s">
         <v>23</v>
       </c>
       <c r="E81">
         <v>511.25</v>
       </c>
     </row>
-    <row r="82" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>4</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>14</v>
       </c>
       <c r="D82" t="s">
         <v>23</v>
       </c>
       <c r="E82">
         <v>462</v>
       </c>
     </row>
-    <row r="83" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>4</v>
       </c>
       <c r="B83" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C83" t="s">
         <v>14</v>
       </c>
       <c r="D83" t="s">
         <v>23</v>
       </c>
       <c r="E83">
         <v>527</v>
       </c>
     </row>
-    <row r="84" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>14</v>
       </c>
       <c r="D84" t="s">
         <v>23</v>
       </c>
       <c r="E84">
         <v>598</v>
       </c>
     </row>
-    <row r="85" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>4</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
         <v>14</v>
       </c>
       <c r="D85" t="s">
         <v>23</v>
       </c>
       <c r="E85">
         <v>458</v>
       </c>
     </row>
-    <row r="86" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C86" t="s">
         <v>14</v>
       </c>
       <c r="D86" t="s">
         <v>24</v>
       </c>
       <c r="E86">
         <v>12.754096831507249</v>
       </c>
     </row>
-    <row r="87" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C87" t="s">
         <v>14</v>
       </c>
       <c r="D87" t="s">
         <v>24</v>
       </c>
       <c r="E87">
         <v>0.18303955878024139</v>
       </c>
     </row>
-    <row r="88" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C88" t="s">
         <v>14</v>
       </c>
       <c r="D88" t="s">
         <v>24</v>
       </c>
       <c r="E88">
         <v>0.43905554735154451</v>
       </c>
     </row>
-    <row r="89" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>1</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C89" t="s">
         <v>14</v>
       </c>
       <c r="D89" t="s">
         <v>24</v>
       </c>
       <c r="E89">
         <v>7.3220921955419798E-3</v>
       </c>
     </row>
-    <row r="90" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>1</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C90" t="s">
         <v>14</v>
       </c>
       <c r="D90" t="s">
         <v>24</v>
       </c>
       <c r="E90">
         <v>0.95019289486631797</v>
       </c>
     </row>
-    <row r="91" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>1</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C91" t="s">
         <v>14</v>
       </c>
       <c r="D91" t="s">
         <v>24</v>
       </c>
       <c r="E91">
         <v>2.30676426643214E-3</v>
       </c>
     </row>
-    <row r="92" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>1</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C92" t="s">
         <v>14</v>
       </c>
       <c r="D92" t="s">
         <v>24</v>
       </c>
       <c r="E92">
         <v>4.0178248671707988E-2</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>2</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C93" t="s">
         <v>14</v>
       </c>
       <c r="D93" t="s">
         <v>24</v>
       </c>
       <c r="E93" s="4">
         <v>19192.029360152796</v>
       </c>
     </row>
-    <row r="94" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>3</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C94" t="s">
         <v>14</v>
       </c>
       <c r="D94" t="s">
         <v>24</v>
       </c>
       <c r="E94">
         <v>4.6235554058101229</v>
       </c>
     </row>
-    <row r="95" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>4</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>14</v>
       </c>
       <c r="D95" t="s">
         <v>24</v>
       </c>
       <c r="E95">
         <v>508</v>
       </c>
     </row>
-    <row r="96" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>4</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
         <v>14</v>
       </c>
       <c r="D96" t="s">
         <v>24</v>
       </c>
       <c r="E96">
         <v>458</v>
       </c>
     </row>
-    <row r="97" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C97" t="s">
         <v>14</v>
       </c>
       <c r="D97" t="s">
         <v>24</v>
       </c>
       <c r="E97">
         <v>524</v>
       </c>
     </row>
-    <row r="98" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>14</v>
       </c>
       <c r="D98" t="s">
         <v>24</v>
       </c>
       <c r="E98">
         <v>595</v>
       </c>
     </row>
-    <row r="99" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
         <v>4</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
         <v>14</v>
       </c>
       <c r="D99" t="s">
         <v>24</v>
       </c>
       <c r="E99">
         <v>455</v>
       </c>
     </row>
-    <row r="100" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
         <v>28</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C100" t="s">
         <v>14</v>
       </c>
       <c r="D100" t="s">
         <v>25</v>
       </c>
       <c r="E100">
         <v>12.420939711736761</v>
       </c>
     </row>
-    <row r="101" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
         <v>29</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C101" t="s">
         <v>14</v>
       </c>
       <c r="D101" t="s">
         <v>25</v>
       </c>
       <c r="E101">
         <v>0.18770847210586969</v>
       </c>
     </row>
-    <row r="102" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
         <v>30</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C102" t="s">
         <v>14</v>
       </c>
       <c r="D102" t="s">
         <v>25</v>
       </c>
       <c r="E102">
         <v>0.44826963550303939</v>
       </c>
     </row>
-    <row r="103" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
         <v>1</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C103" t="s">
         <v>14</v>
       </c>
       <c r="D103" t="s">
         <v>25</v>
       </c>
       <c r="E103">
         <v>6.3377216361121076E-3</v>
       </c>
     </row>
-    <row r="104" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
         <v>1</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C104" t="s">
         <v>14</v>
       </c>
       <c r="D104" t="s">
         <v>25</v>
       </c>
       <c r="E104">
         <v>0.95353056586069052</v>
       </c>
     </row>
-    <row r="105" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
         <v>1</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C105" t="s">
         <v>14</v>
       </c>
       <c r="D105" t="s">
         <v>25</v>
       </c>
       <c r="E105">
         <v>2.1593785296232632E-3</v>
       </c>
     </row>
-    <row r="106" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
         <v>1</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C106" t="s">
         <v>14</v>
       </c>
       <c r="D106" t="s">
         <v>25</v>
       </c>
       <c r="E106">
         <v>3.7972333973574107E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
         <v>2</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C107" t="s">
         <v>14</v>
       </c>
       <c r="D107" t="s">
         <v>25</v>
       </c>
       <c r="E107" s="4">
         <v>19574.276185450119</v>
       </c>
     </row>
-    <row r="108" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
         <v>3</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C108" t="s">
         <v>14</v>
       </c>
       <c r="D108" t="s">
         <v>25</v>
       </c>
       <c r="E108">
         <v>4.5106055458768877</v>
       </c>
     </row>
-    <row r="109" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>14</v>
       </c>
       <c r="D109" t="s">
         <v>25</v>
       </c>
       <c r="E109">
         <v>510.75</v>
       </c>
     </row>
-    <row r="110" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C110" t="s">
         <v>14</v>
       </c>
       <c r="D110" t="s">
         <v>25</v>
       </c>
       <c r="E110">
         <v>495</v>
       </c>
     </row>
-    <row r="111" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
         <v>4</v>
       </c>
       <c r="B111" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C111" t="s">
         <v>14</v>
       </c>
       <c r="D111" t="s">
         <v>25</v>
       </c>
       <c r="E111">
         <v>507</v>
       </c>
     </row>
-    <row r="112" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
         <v>4</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>14</v>
       </c>
       <c r="D112" t="s">
         <v>25</v>
       </c>
       <c r="E112">
         <v>597</v>
       </c>
     </row>
-    <row r="113" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
         <v>4</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
         <v>14</v>
       </c>
       <c r="D113" t="s">
         <v>25</v>
       </c>
       <c r="E113">
         <v>444</v>
       </c>
     </row>
-    <row r="114" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
         <v>28</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
       <c r="D114" t="s">
         <v>22</v>
       </c>
       <c r="E114">
         <v>12.5998922572944</v>
       </c>
     </row>
-    <row r="115" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
         <v>29</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C115" t="s">
         <v>15</v>
       </c>
       <c r="D115" t="s">
         <v>22</v>
       </c>
       <c r="E115">
         <v>0.19048218099992939</v>
       </c>
     </row>
-    <row r="116" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
         <v>30</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C116" t="s">
         <v>15</v>
       </c>
       <c r="D116" t="s">
         <v>22</v>
       </c>
       <c r="E116">
         <v>0.45258269447247429</v>
       </c>
     </row>
-    <row r="117" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
         <v>1</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C117" t="s">
         <v>15</v>
       </c>
       <c r="D117" t="s">
         <v>22</v>
       </c>
       <c r="E117">
         <v>5.4662119955172809E-3</v>
       </c>
     </row>
-    <row r="118" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
         <v>1</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C118" t="s">
         <v>15</v>
       </c>
       <c r="D118" t="s">
         <v>22</v>
       </c>
       <c r="E118">
         <v>0.95675630533506084</v>
       </c>
     </row>
-    <row r="119" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C119" t="s">
         <v>15</v>
       </c>
       <c r="D119" t="s">
         <v>22</v>
       </c>
       <c r="E119">
         <v>2.0143824178391369E-3</v>
       </c>
     </row>
-    <row r="120" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
         <v>1</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C120" t="s">
         <v>15</v>
       </c>
       <c r="D120" t="s">
         <v>22</v>
       </c>
       <c r="E120">
         <v>3.5763100251582719E-2</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A121" t="s">
         <v>2</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C121" t="s">
         <v>15</v>
       </c>
       <c r="D121" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="4">
         <v>19602.885143832853</v>
       </c>
     </row>
-    <row r="122" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
         <v>3</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C122" t="s">
         <v>15</v>
       </c>
       <c r="D122" t="s">
         <v>22</v>
       </c>
       <c r="E122">
         <v>2.3258394683026569</v>
       </c>
     </row>
-    <row r="123" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
         <v>4</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123" t="s">
         <v>22</v>
       </c>
       <c r="E123">
         <v>507.75</v>
       </c>
     </row>
-    <row r="124" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C124" t="s">
         <v>15</v>
       </c>
       <c r="D124" t="s">
         <v>22</v>
       </c>
       <c r="E124">
         <v>498</v>
       </c>
     </row>
-    <row r="125" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
         <v>4</v>
       </c>
       <c r="B125" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C125" t="s">
         <v>15</v>
       </c>
       <c r="D125" t="s">
         <v>22</v>
       </c>
       <c r="E125">
         <v>491</v>
       </c>
     </row>
-    <row r="126" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
         <v>4</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>15</v>
       </c>
       <c r="D126" t="s">
         <v>22</v>
       </c>
       <c r="E126">
         <v>596</v>
       </c>
     </row>
-    <row r="127" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
         <v>4</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C127" t="s">
         <v>15</v>
       </c>
       <c r="D127" t="s">
         <v>22</v>
       </c>
       <c r="E127">
         <v>446</v>
       </c>
     </row>
-    <row r="128" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
         <v>28</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C128" t="s">
         <v>15</v>
       </c>
       <c r="D128" t="s">
         <v>23</v>
       </c>
       <c r="E128">
         <v>12.851853250264339</v>
       </c>
     </row>
-    <row r="129" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
         <v>29</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C129" t="s">
         <v>15</v>
       </c>
       <c r="D129" t="s">
         <v>23</v>
       </c>
       <c r="E129">
         <v>0.19439573991761891</v>
       </c>
     </row>
-    <row r="130" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
         <v>30</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C130" t="s">
         <v>15</v>
       </c>
       <c r="D130" t="s">
         <v>23</v>
       </c>
       <c r="E130">
         <v>0.45963118397382152</v>
       </c>
     </row>
-    <row r="131" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A131" t="s">
         <v>1</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C131" t="s">
         <v>15</v>
       </c>
       <c r="D131" t="s">
         <v>23</v>
       </c>
       <c r="E131">
         <v>4.7133046226601506E-3</v>
       </c>
     </row>
-    <row r="132" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A132" t="s">
         <v>1</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C132" t="s">
         <v>15</v>
       </c>
       <c r="D132" t="s">
         <v>23</v>
       </c>
       <c r="E132">
         <v>0.95971660978759288</v>
       </c>
     </row>
-    <row r="133" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A133" t="s">
         <v>1</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
         <v>15</v>
       </c>
       <c r="D133" t="s">
         <v>23</v>
       </c>
       <c r="E133">
         <v>1.879586093087803E-3</v>
       </c>
     </row>
-    <row r="134" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A134" t="s">
         <v>1</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C134" t="s">
         <v>15</v>
       </c>
       <c r="D134" t="s">
         <v>23</v>
       </c>
       <c r="E134">
         <v>3.3690499496659282E-2</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A135" t="s">
         <v>2</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C135" t="s">
         <v>15</v>
       </c>
       <c r="D135" t="s">
         <v>23</v>
       </c>
       <c r="E135" s="4">
         <v>19411.931998169497</v>
       </c>
     </row>
-    <row r="136" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A136" t="s">
         <v>3</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C136" t="s">
         <v>15</v>
       </c>
       <c r="D136" t="s">
         <v>23</v>
       </c>
       <c r="E136">
         <v>2.0456405228758152</v>
       </c>
     </row>
-    <row r="137" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A137" t="s">
         <v>4</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>15</v>
       </c>
       <c r="D137" t="s">
         <v>23</v>
       </c>
       <c r="E137">
         <v>495.5</v>
       </c>
     </row>
-    <row r="138" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A138" t="s">
         <v>4</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C138" t="s">
         <v>15</v>
       </c>
       <c r="D138" t="s">
         <v>23</v>
       </c>
       <c r="E138">
         <v>490</v>
       </c>
     </row>
-    <row r="139" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A139" t="s">
         <v>4</v>
       </c>
       <c r="B139" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C139" t="s">
         <v>15</v>
       </c>
       <c r="D139" t="s">
         <v>23</v>
       </c>
       <c r="E139">
         <v>469</v>
       </c>
     </row>
-    <row r="140" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A140" t="s">
         <v>4</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>15</v>
       </c>
       <c r="D140" t="s">
         <v>23</v>
       </c>
       <c r="E140">
         <v>591</v>
       </c>
     </row>
-    <row r="141" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A141" t="s">
         <v>4</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C141" t="s">
         <v>15</v>
       </c>
       <c r="D141" t="s">
         <v>23</v>
       </c>
       <c r="E141">
         <v>432</v>
       </c>
     </row>
-    <row r="142" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A142" t="s">
         <v>28</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C142" t="s">
         <v>15</v>
       </c>
       <c r="D142" t="s">
         <v>24</v>
       </c>
       <c r="E142">
         <v>13.08730208384039</v>
       </c>
     </row>
-    <row r="143" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A143" t="s">
         <v>29</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C143" t="s">
         <v>15</v>
       </c>
       <c r="D143" t="s">
         <v>24</v>
       </c>
       <c r="E143">
         <v>0.19796883076895549</v>
       </c>
     </row>
-    <row r="144" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A144" t="s">
         <v>30</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C144" t="s">
         <v>15</v>
       </c>
       <c r="D144" t="s">
         <v>24</v>
       </c>
       <c r="E144">
         <v>0.46608190415438983</v>
       </c>
     </row>
-    <row r="145" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A145" t="s">
         <v>1</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C145" t="s">
         <v>15</v>
       </c>
       <c r="D145" t="s">
         <v>24</v>
       </c>
       <c r="E145">
         <v>4.0663543033443161E-3</v>
       </c>
     </row>
-    <row r="146" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A146" t="s">
         <v>1</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C146" t="s">
         <v>15</v>
       </c>
       <c r="D146" t="s">
         <v>24</v>
       </c>
       <c r="E146">
         <v>0.96243246613035693</v>
       </c>
     </row>
-    <row r="147" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A147" t="s">
         <v>1</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
         <v>15</v>
       </c>
       <c r="D147" t="s">
         <v>24</v>
       </c>
       <c r="E147">
         <v>1.7543018362853309E-3</v>
       </c>
     </row>
-    <row r="148" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A148" t="s">
         <v>1</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C148" t="s">
         <v>15</v>
       </c>
       <c r="D148" t="s">
         <v>24</v>
       </c>
       <c r="E148">
         <v>3.174687773001357E-2</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A149" t="s">
         <v>2</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C149" t="s">
         <v>15</v>
       </c>
       <c r="D149" t="s">
         <v>24</v>
       </c>
       <c r="E149" s="4">
         <v>19408.542547054694</v>
       </c>
     </row>
-    <row r="150" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A150" t="s">
         <v>3</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C150" t="s">
         <v>15</v>
       </c>
       <c r="D150" t="s">
         <v>24</v>
       </c>
       <c r="E150">
         <v>1.989220183486236</v>
       </c>
     </row>
-    <row r="151" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A151" t="s">
         <v>4</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>15</v>
       </c>
       <c r="D151" t="s">
         <v>24</v>
       </c>
       <c r="E151">
         <v>486.75</v>
       </c>
     </row>
-    <row r="152" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A152" t="s">
         <v>4</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C152" t="s">
         <v>15</v>
       </c>
       <c r="D152" t="s">
         <v>24</v>
       </c>
       <c r="E152">
         <v>485</v>
       </c>
     </row>
-    <row r="153" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A153" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C153" t="s">
         <v>15</v>
       </c>
       <c r="D153" t="s">
         <v>24</v>
       </c>
       <c r="E153">
         <v>460</v>
       </c>
     </row>
-    <row r="154" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A154" t="s">
         <v>4</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
         <v>15</v>
       </c>
       <c r="D154" t="s">
         <v>24</v>
       </c>
       <c r="E154">
         <v>584</v>
       </c>
     </row>
-    <row r="155" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A155" t="s">
         <v>4</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C155" t="s">
         <v>15</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
       <c r="E155">
         <v>418</v>
       </c>
     </row>
-    <row r="156" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A156" t="s">
         <v>28</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C156" t="s">
         <v>15</v>
       </c>
       <c r="D156" t="s">
         <v>25</v>
       </c>
       <c r="E156">
         <v>12.56270801304581</v>
       </c>
     </row>
-    <row r="157" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A157" t="s">
         <v>29</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C157" t="s">
         <v>15</v>
       </c>
       <c r="D157" t="s">
         <v>25</v>
       </c>
       <c r="E157">
         <v>0.19008348782483411</v>
       </c>
     </row>
-    <row r="158" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A158" t="s">
         <v>30</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C158" t="s">
         <v>15</v>
       </c>
       <c r="D158" t="s">
         <v>25</v>
       </c>
       <c r="E158">
         <v>0.44566831757807363</v>
       </c>
     </row>
-    <row r="159" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A159" t="s">
         <v>1</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C159" t="s">
         <v>15</v>
       </c>
       <c r="D159" t="s">
         <v>25</v>
       </c>
       <c r="E159">
         <v>3.5082311421530772E-3</v>
       </c>
     </row>
-    <row r="160" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A160" t="s">
         <v>1</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C160" t="s">
         <v>15</v>
       </c>
       <c r="D160" t="s">
         <v>25</v>
       </c>
       <c r="E160">
         <v>0.96494087858861788</v>
       </c>
     </row>
-    <row r="161" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A161" t="s">
         <v>1</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C161" t="s">
         <v>15</v>
       </c>
       <c r="D161" t="s">
         <v>25</v>
       </c>
       <c r="E161">
         <v>1.637269078310119E-3</v>
       </c>
     </row>
-    <row r="162" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A162" t="s">
         <v>1</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C162" t="s">
         <v>15</v>
       </c>
       <c r="D162" t="s">
         <v>25</v>
       </c>
       <c r="E162">
         <v>2.9913621190918879E-2</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A163" t="s">
         <v>2</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C163" t="s">
         <v>15</v>
       </c>
       <c r="D163" t="s">
         <v>25</v>
       </c>
       <c r="E163" s="4">
         <v>18320.788949999998</v>
       </c>
     </row>
-    <row r="164" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A164" t="s">
         <v>3</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C164" t="s">
         <v>15</v>
       </c>
       <c r="D164" t="s">
         <v>25</v>
       </c>
       <c r="E164">
         <v>1.972207957957955</v>
       </c>
     </row>
-    <row r="165" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A165" t="s">
         <v>4</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>15</v>
       </c>
       <c r="D165" t="s">
         <v>25</v>
       </c>
       <c r="E165">
         <v>477.25</v>
       </c>
     </row>
-    <row r="166" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A166" t="s">
         <v>4</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C166" t="s">
         <v>15</v>
       </c>
       <c r="D166" t="s">
         <v>25</v>
       </c>
       <c r="E166">
         <v>480</v>
       </c>
     </row>
-    <row r="167" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A167" t="s">
         <v>4</v>
       </c>
       <c r="B167" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C167" t="s">
         <v>15</v>
       </c>
       <c r="D167" t="s">
         <v>25</v>
       </c>
       <c r="E167">
         <v>445</v>
       </c>
     </row>
-    <row r="168" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A168" t="s">
         <v>4</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C168" t="s">
         <v>15</v>
       </c>
       <c r="D168" t="s">
         <v>25</v>
       </c>
       <c r="E168">
         <v>577</v>
       </c>
     </row>
-    <row r="169" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A169" t="s">
         <v>4</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C169" t="s">
         <v>15</v>
       </c>
       <c r="D169" t="s">
         <v>25</v>
       </c>
       <c r="E169">
         <v>407</v>
       </c>
     </row>
-    <row r="170" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A170" t="s">
         <v>28</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C170" t="s">
         <v>16</v>
       </c>
       <c r="D170" t="s">
         <v>22</v>
       </c>
       <c r="E170">
         <v>12.0061638513288</v>
       </c>
     </row>
-    <row r="171" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A171" t="s">
         <v>29</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C171" t="s">
         <v>16</v>
       </c>
       <c r="D171" t="s">
         <v>22</v>
       </c>
       <c r="E171">
         <v>0.18170810447841546</v>
       </c>
     </row>
-    <row r="172" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A172" t="s">
         <v>30</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C172" t="s">
         <v>16</v>
       </c>
       <c r="D172" t="s">
         <v>22</v>
       </c>
       <c r="E172">
         <v>0.42424535291702659</v>
       </c>
     </row>
-    <row r="173" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A173" t="s">
         <v>1</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C173" t="s">
         <v>16</v>
       </c>
       <c r="D173" t="s">
         <v>22</v>
       </c>
       <c r="E173">
         <v>3.024390969090835E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A174" t="s">
         <v>1</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C174" t="s">
         <v>16</v>
       </c>
       <c r="D174" t="s">
         <v>22</v>
       </c>
       <c r="E174">
         <v>0.9672823072662825</v>
       </c>
     </row>
-    <row r="175" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A175" t="s">
         <v>1</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C175" t="s">
         <v>16</v>
       </c>
       <c r="D175" t="s">
         <v>22</v>
       </c>
       <c r="E175">
         <v>1.526964168764348E-3</v>
       </c>
     </row>
-    <row r="176" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A176" t="s">
         <v>1</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C176" t="s">
         <v>16</v>
       </c>
       <c r="D176" t="s">
         <v>22</v>
       </c>
       <c r="E176">
         <v>2.8166337595862141E-2</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A177" t="s">
         <v>2</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C177" t="s">
         <v>16</v>
       </c>
       <c r="D177" t="s">
         <v>22</v>
       </c>
       <c r="E177" s="4">
         <v>17167.792953007312</v>
       </c>
     </row>
-    <row r="178" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A178" t="s">
         <v>3</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C178" t="s">
         <v>16</v>
       </c>
       <c r="D178" t="s">
         <v>22</v>
       </c>
       <c r="E178">
         <v>1.9696330343796691</v>
       </c>
     </row>
-    <row r="179" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A179" t="s">
         <v>4</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>16</v>
       </c>
       <c r="D179" t="s">
         <v>22</v>
       </c>
       <c r="E179">
         <v>465</v>
       </c>
     </row>
-    <row r="180" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A180" t="s">
         <v>4</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C180" t="s">
         <v>16</v>
       </c>
       <c r="D180" t="s">
         <v>22</v>
       </c>
       <c r="E180">
         <v>436</v>
       </c>
     </row>
-    <row r="181" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A181" t="s">
         <v>4</v>
       </c>
       <c r="B181" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C181" t="s">
         <v>16</v>
       </c>
       <c r="D181" t="s">
         <v>22</v>
       </c>
       <c r="E181">
         <v>451</v>
       </c>
     </row>
-    <row r="182" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A182" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C182" t="s">
         <v>16</v>
       </c>
       <c r="D182" t="s">
         <v>22</v>
       </c>
       <c r="E182">
         <v>566</v>
       </c>
     </row>
-    <row r="183" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A183" t="s">
         <v>4</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C183" t="s">
         <v>16</v>
       </c>
       <c r="D183" t="s">
         <v>22</v>
       </c>
       <c r="E183">
         <v>407</v>
       </c>
     </row>
-    <row r="184" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A184" t="s">
         <v>28</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C184" t="s">
         <v>16</v>
       </c>
       <c r="D184" t="s">
         <v>23</v>
       </c>
       <c r="E184">
         <v>12.0565186377311</v>
       </c>
     </row>
-    <row r="185" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A185" t="s">
         <v>29</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C185" t="s">
         <v>16</v>
       </c>
       <c r="D185" t="s">
         <v>23</v>
       </c>
       <c r="E185">
         <v>0.18252289802274868</v>
       </c>
     </row>
-    <row r="186" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A186" t="s">
         <v>30</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C186" t="s">
         <v>16</v>
       </c>
       <c r="D186" t="s">
         <v>23</v>
       </c>
       <c r="E186">
         <v>0.4240127839837543</v>
       </c>
     </row>
-    <row r="187" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A187" t="s">
         <v>1</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C187" t="s">
         <v>16</v>
       </c>
       <c r="D187" t="s">
         <v>23</v>
       </c>
       <c r="E187">
         <v>2.6071082577978329E-3</v>
       </c>
     </row>
-    <row r="188" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A188" t="s">
         <v>1</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C188" t="s">
         <v>16</v>
       </c>
       <c r="D188" t="s">
         <v>23</v>
       </c>
       <c r="E188">
         <v>0.96944796294595315</v>
       </c>
     </row>
-    <row r="189" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A189" t="s">
         <v>1</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C189" t="s">
         <v>16</v>
       </c>
       <c r="D189" t="s">
         <v>23</v>
       </c>
       <c r="E189">
         <v>1.4240782077813809E-3</v>
       </c>
     </row>
-    <row r="190" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A190" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C190" t="s">
         <v>16</v>
       </c>
       <c r="D190" t="s">
         <v>23</v>
       </c>
       <c r="E190">
         <v>2.6520850588467461E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A191" t="s">
         <v>2</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C191" t="s">
         <v>16</v>
       </c>
       <c r="D191" t="s">
         <v>23</v>
       </c>
       <c r="E191" s="4">
         <v>17426.437646999999</v>
       </c>
     </row>
-    <row r="192" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A192" t="s">
         <v>3</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C192" t="s">
         <v>16</v>
       </c>
       <c r="D192" t="s">
         <v>23</v>
       </c>
       <c r="E192">
         <v>1.8367805996472639</v>
       </c>
     </row>
-    <row r="193" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A193" t="s">
         <v>4</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>16</v>
       </c>
       <c r="D193" t="s">
         <v>23</v>
       </c>
       <c r="E193">
         <v>469.75</v>
       </c>
     </row>
-    <row r="194" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A194" t="s">
         <v>4</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C194" t="s">
         <v>16</v>
       </c>
       <c r="D194" t="s">
         <v>23</v>
       </c>
       <c r="E194">
         <v>433</v>
       </c>
     </row>
-    <row r="195" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A195" t="s">
         <v>4</v>
       </c>
       <c r="B195" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C195" t="s">
         <v>16</v>
       </c>
       <c r="D195" t="s">
         <v>23</v>
       </c>
       <c r="E195">
         <v>475</v>
       </c>
     </row>
-    <row r="196" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A196" t="s">
         <v>4</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C196" t="s">
         <v>16</v>
       </c>
       <c r="D196" t="s">
         <v>23</v>
       </c>
       <c r="E196">
         <v>557</v>
       </c>
     </row>
-    <row r="197" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A197" t="s">
         <v>4</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C197" t="s">
         <v>16</v>
       </c>
       <c r="D197" t="s">
         <v>23</v>
       </c>
       <c r="E197">
         <v>414</v>
       </c>
     </row>
-    <row r="198" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A198" t="s">
         <v>28</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C198" t="s">
         <v>16</v>
       </c>
       <c r="D198" t="s">
         <v>24</v>
       </c>
       <c r="E198">
         <v>11.9577291908048</v>
       </c>
     </row>
-    <row r="199" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A199" t="s">
         <v>29</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C199" t="s">
         <v>16</v>
       </c>
       <c r="D199" t="s">
         <v>24</v>
       </c>
       <c r="E199">
         <v>0.18100900091054259</v>
       </c>
     </row>
-    <row r="200" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A200" t="s">
         <v>30</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C200" t="s">
         <v>16</v>
       </c>
       <c r="D200" t="s">
         <v>24</v>
       </c>
       <c r="E200">
         <v>0.41871017854709264</v>
       </c>
     </row>
-    <row r="201" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A201" t="s">
         <v>1</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C201" t="s">
         <v>16</v>
       </c>
       <c r="D201" t="s">
         <v>24</v>
       </c>
       <c r="E201">
         <v>2.2473478884212951E-3</v>
       </c>
     </row>
-    <row r="202" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A202" t="s">
         <v>1</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C202" t="s">
         <v>16</v>
       </c>
       <c r="D202" t="s">
         <v>24</v>
       </c>
       <c r="E202">
         <v>0.97145510605201224</v>
       </c>
     </row>
-    <row r="203" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A203" t="s">
         <v>1</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C203" t="s">
         <v>16</v>
       </c>
       <c r="D203" t="s">
         <v>24</v>
       </c>
       <c r="E203">
         <v>1.32801994211246E-3</v>
       </c>
     </row>
-    <row r="204" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A204" t="s">
         <v>1</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C204" t="s">
         <v>16</v>
       </c>
       <c r="D204" t="s">
         <v>24</v>
       </c>
       <c r="E204">
         <v>2.496952611745399E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A205" t="s">
         <v>2</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C205" t="s">
         <v>16</v>
       </c>
       <c r="D205" t="s">
         <v>24</v>
       </c>
       <c r="E205" s="4">
         <v>17258.697083310657</v>
       </c>
     </row>
-    <row r="206" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A206" t="s">
         <v>3</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C206" t="s">
         <v>16</v>
       </c>
       <c r="D206" t="s">
         <v>24</v>
       </c>
       <c r="E206">
         <v>1.80228464326907</v>
       </c>
     </row>
-    <row r="207" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A207" t="s">
         <v>4</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>16</v>
       </c>
       <c r="D207" t="s">
         <v>24</v>
       </c>
       <c r="E207">
         <v>470.5</v>
       </c>
     </row>
-    <row r="208" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A208" t="s">
         <v>4</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C208" t="s">
         <v>16</v>
       </c>
       <c r="D208" t="s">
         <v>24</v>
       </c>
       <c r="E208">
         <v>425</v>
       </c>
     </row>
-    <row r="209" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A209" t="s">
         <v>4</v>
       </c>
       <c r="B209" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C209" t="s">
         <v>16</v>
       </c>
       <c r="D209" t="s">
         <v>24</v>
       </c>
       <c r="E209">
         <v>477</v>
       </c>
     </row>
-    <row r="210" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A210" t="s">
         <v>4</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C210" t="s">
         <v>16</v>
       </c>
       <c r="D210" t="s">
         <v>24</v>
       </c>
       <c r="E210">
         <v>552</v>
       </c>
     </row>
-    <row r="211" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A211" t="s">
         <v>4</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C211" t="s">
         <v>16</v>
       </c>
       <c r="D211" t="s">
         <v>24</v>
       </c>
       <c r="E211">
         <v>428</v>
       </c>
     </row>
-    <row r="212" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A212" t="s">
         <v>28</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C212" t="s">
         <v>16</v>
       </c>
       <c r="D212" t="s">
         <v>25</v>
       </c>
       <c r="E212">
         <v>10.420299999999999</v>
       </c>
     </row>
-    <row r="213" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A213" t="s">
         <v>29</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C213" t="s">
         <v>16</v>
       </c>
       <c r="D213" t="s">
         <v>25</v>
       </c>
       <c r="E213">
         <v>0.15775756947699951</v>
       </c>
     </row>
-    <row r="214" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A214" t="s">
         <v>30</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C214" t="s">
         <v>16</v>
       </c>
       <c r="D214" t="s">
         <v>25</v>
       </c>
       <c r="E214">
         <v>0.36338233936652703</v>
       </c>
     </row>
-    <row r="215" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A215" t="s">
         <v>1</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C215" t="s">
         <v>16</v>
       </c>
       <c r="D215" t="s">
         <v>25</v>
       </c>
       <c r="E215">
         <v>0.99172682965841408</v>
       </c>
     </row>
-    <row r="216" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A216" t="s">
         <v>1</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C216" t="s">
         <v>16</v>
       </c>
       <c r="D216" t="s">
         <v>25</v>
       </c>
       <c r="E216">
         <v>8.2731703415859659E-3</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A217" t="s">
         <v>2</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C217" t="s">
         <v>16</v>
       </c>
       <c r="D217" t="s">
         <v>25</v>
       </c>
       <c r="E217" s="4">
         <v>14127.570599999999</v>
       </c>
     </row>
-    <row r="218" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A218" t="s">
         <v>3</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C218" t="s">
         <v>16</v>
       </c>
       <c r="D218" t="s">
         <v>25</v>
       </c>
       <c r="E218">
         <v>1.7679491204124951</v>
       </c>
     </row>
-    <row r="219" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A219" t="s">
         <v>4</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>16</v>
       </c>
       <c r="D219" t="s">
         <v>25</v>
       </c>
       <c r="E219">
         <v>472.5</v>
       </c>
     </row>
-    <row r="220" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A220" t="s">
         <v>4</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C220" t="s">
         <v>16</v>
       </c>
       <c r="D220" t="s">
         <v>25</v>
       </c>
       <c r="E220">
         <v>413</v>
       </c>
     </row>
-    <row r="221" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A221" t="s">
         <v>4</v>
       </c>
       <c r="B221" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C221" t="s">
         <v>16</v>
       </c>
       <c r="D221" t="s">
         <v>25</v>
       </c>
       <c r="E221">
         <v>494</v>
       </c>
     </row>
-    <row r="222" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A222" t="s">
         <v>4</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C222" t="s">
         <v>16</v>
       </c>
       <c r="D222" t="s">
         <v>25</v>
       </c>
       <c r="E222">
         <v>490</v>
       </c>
     </row>
-    <row r="223" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A223" t="s">
         <v>28</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C223" t="s">
         <v>17</v>
       </c>
       <c r="D223" t="s">
         <v>22</v>
       </c>
       <c r="E223">
         <v>9.8070839999999997</v>
       </c>
     </row>
-    <row r="224" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A224" t="s">
         <v>29</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C224" t="s">
         <v>17</v>
       </c>
       <c r="D224" t="s">
         <v>22</v>
       </c>
       <c r="E224">
         <v>0.14853778998017816</v>
       </c>
     </row>
-    <row r="225" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A225" t="s">
         <v>30</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C225" t="s">
         <v>17</v>
       </c>
       <c r="D225" t="s">
         <v>22</v>
       </c>
       <c r="E225">
         <v>0.34058651016004926</v>
       </c>
     </row>
-    <row r="226" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A226" t="s">
         <v>1</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C226" t="s">
         <v>17</v>
       </c>
       <c r="D226" t="s">
         <v>22</v>
       </c>
       <c r="E226">
         <v>0.99172682965841397</v>
       </c>
     </row>
-    <row r="227" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A227" t="s">
         <v>1</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C227" t="s">
         <v>17</v>
       </c>
       <c r="D227" t="s">
         <v>22</v>
       </c>
       <c r="E227">
         <v>8.2731703415859659E-3</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A228" t="s">
         <v>2</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C228" t="s">
         <v>17</v>
       </c>
       <c r="D228" t="s">
         <v>22</v>
       </c>
       <c r="E228" s="4">
         <v>14182.9434671118</v>
       </c>
     </row>
-    <row r="229" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A229" t="s">
         <v>3</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C229" t="s">
         <v>17</v>
       </c>
       <c r="D229" t="s">
         <v>22</v>
       </c>
       <c r="E229">
         <v>1.722797407720484</v>
       </c>
     </row>
-    <row r="230" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A230" t="s">
         <v>4</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>17</v>
       </c>
       <c r="D230" t="s">
         <v>22</v>
       </c>
       <c r="E230">
         <v>473.29955486015342</v>
       </c>
     </row>
-    <row r="231" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A231" t="s">
         <v>4</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C231" t="s">
         <v>17</v>
       </c>
       <c r="D231" t="s">
         <v>22</v>
       </c>
       <c r="E231">
         <v>434</v>
       </c>
     </row>
-    <row r="232" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A232" t="s">
         <v>4</v>
       </c>
       <c r="B232" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C232" t="s">
         <v>17</v>
       </c>
       <c r="D232" t="s">
         <v>22</v>
       </c>
       <c r="E232">
         <v>489.89866458046021</v>
       </c>
     </row>
-    <row r="233" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A233" t="s">
         <v>4</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C233" t="s">
         <v>17</v>
       </c>
       <c r="D233" t="s">
         <v>22</v>
       </c>
       <c r="E233">
         <v>496</v>
       </c>
     </row>
-    <row r="234" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A234" t="s">
         <v>28</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C234" t="s">
         <v>17</v>
       </c>
       <c r="D234" t="s">
         <v>23</v>
       </c>
       <c r="E234">
         <v>9.8904890000000005</v>
       </c>
     </row>
-    <row r="235" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A235" t="s">
         <v>29</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C235" t="s">
         <v>17</v>
       </c>
       <c r="D235" t="s">
         <v>23</v>
       </c>
       <c r="E235">
         <v>0.14989453947702638</v>
       </c>
     </row>
-    <row r="236" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A236" t="s">
         <v>30</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C236" t="s">
         <v>17</v>
       </c>
       <c r="D236" t="s">
         <v>23</v>
       </c>
       <c r="E236">
         <v>0.34216035733751515</v>
       </c>
     </row>
-    <row r="237" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A237" t="s">
         <v>1</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C237" t="s">
         <v>17</v>
       </c>
       <c r="D237" t="s">
         <v>23</v>
       </c>
       <c r="E237">
         <v>0.99172682965841397</v>
       </c>
     </row>
-    <row r="238" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A238" t="s">
         <v>1</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C238" t="s">
         <v>17</v>
       </c>
       <c r="D238" t="s">
         <v>23</v>
       </c>
       <c r="E238">
         <v>8.2731703415859659E-3</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A239" t="s">
         <v>2</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C239" t="s">
         <v>17</v>
       </c>
       <c r="D239" t="s">
         <v>23</v>
       </c>
       <c r="E239" s="4">
         <v>14361.5170878833</v>
       </c>
     </row>
-    <row r="240" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A240" t="s">
         <v>3</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C240" t="s">
         <v>17</v>
       </c>
       <c r="D240" t="s">
         <v>23</v>
       </c>
       <c r="E240">
         <v>1.7254572715572709</v>
       </c>
     </row>
-    <row r="241" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A241" t="s">
         <v>4</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>17</v>
       </c>
       <c r="D241" t="s">
         <v>23</v>
       </c>
       <c r="E241">
         <v>473.14005128240456</v>
       </c>
     </row>
-    <row r="242" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A242" t="s">
         <v>4</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C242" t="s">
         <v>17</v>
       </c>
       <c r="D242" t="s">
         <v>23</v>
       </c>
       <c r="E242">
         <v>425</v>
       </c>
     </row>
-    <row r="243" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A243" t="s">
         <v>4</v>
       </c>
       <c r="B243" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C243" t="s">
         <v>17</v>
       </c>
       <c r="D243" t="s">
         <v>23</v>
       </c>
       <c r="E243">
         <v>493.42015384721373</v>
       </c>
     </row>
-    <row r="244" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A244" t="s">
         <v>4</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C244" t="s">
         <v>17</v>
       </c>
       <c r="D244" t="s">
         <v>23</v>
       </c>
       <c r="E244">
         <v>501</v>
       </c>
     </row>
-    <row r="245" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A245" t="s">
         <v>28</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C245" t="s">
         <v>17</v>
       </c>
       <c r="D245" t="s">
         <v>24</v>
       </c>
       <c r="E245" s="8">
         <v>9.9762330000000006</v>
       </c>
     </row>
-    <row r="246" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A246" t="s">
         <v>29</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C246" t="s">
         <v>17</v>
       </c>
       <c r="D246" t="s">
         <v>24</v>
       </c>
       <c r="E246">
         <v>0.15122545694381642</v>
       </c>
     </row>
-    <row r="247" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A247" t="s">
         <v>30</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C247" t="s">
         <v>17</v>
       </c>
       <c r="D247" t="s">
         <v>24</v>
       </c>
       <c r="E247">
         <v>0.3437684397343479</v>
       </c>
     </row>
-    <row r="248" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A248" t="s">
         <v>1</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C248" t="s">
         <v>17</v>
       </c>
       <c r="D248" t="s">
         <v>24</v>
       </c>
       <c r="E248">
         <v>0.99172682965841408</v>
       </c>
     </row>
-    <row r="249" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A249" t="s">
         <v>1</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C249" t="s">
         <v>17</v>
       </c>
       <c r="D249" t="s">
         <v>24</v>
       </c>
       <c r="E249">
         <v>8.2731703415859659E-3</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A250" t="s">
         <v>2</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C250" t="s">
         <v>17</v>
       </c>
       <c r="D250" t="s">
         <v>24</v>
       </c>
       <c r="E250" s="4">
         <v>14673.0142607054</v>
       </c>
     </row>
-    <row r="251" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A251" t="s">
         <v>3</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C251" t="s">
         <v>17</v>
       </c>
       <c r="D251" t="s">
         <v>24</v>
       </c>
       <c r="E251">
         <v>1.6482409323542491</v>
       </c>
     </row>
-    <row r="252" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A252" t="s">
         <v>4</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>17</v>
       </c>
       <c r="D252" t="s">
         <v>24</v>
       </c>
       <c r="E252">
         <v>480.78259850698231</v>
       </c>
     </row>
-    <row r="253" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A253" t="s">
         <v>4</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C253" t="s">
         <v>17</v>
       </c>
       <c r="D253" t="s">
         <v>24</v>
       </c>
       <c r="E253">
         <v>439</v>
       </c>
     </row>
-    <row r="254" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A254" t="s">
         <v>4</v>
       </c>
       <c r="B254" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C254" t="s">
         <v>17</v>
       </c>
       <c r="D254" t="s">
         <v>24</v>
       </c>
       <c r="E254">
         <v>498.76799661817995</v>
       </c>
     </row>
-    <row r="255" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A255" t="s">
         <v>4</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C255" t="s">
         <v>17</v>
       </c>
       <c r="D255" t="s">
         <v>24</v>
       </c>
       <c r="E255">
         <v>504.57979890276681</v>
       </c>
     </row>
-    <row r="256" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A256" t="s">
         <v>28</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C256" t="s">
         <v>17</v>
       </c>
       <c r="D256" t="s">
         <v>25</v>
       </c>
       <c r="E256">
         <v>10.071229000000001</v>
       </c>
     </row>
-    <row r="257" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A257" t="s">
         <v>29</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C257" t="s">
         <v>17</v>
       </c>
       <c r="D257" t="s">
         <v>25</v>
       </c>
       <c r="E257">
         <v>0.15270726647774924</v>
       </c>
     </row>
-    <row r="258" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A258" t="s">
         <v>30</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C258" t="s">
         <v>17</v>
       </c>
       <c r="D258" t="s">
         <v>25</v>
       </c>
       <c r="E258">
         <v>0.34575149529572718</v>
       </c>
     </row>
-    <row r="259" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A259" t="s">
         <v>1</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C259" t="s">
         <v>17</v>
       </c>
       <c r="D259" t="s">
         <v>25</v>
       </c>
       <c r="E259">
-        <v>0.99217349070019156</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+        <v>0.99741163665328236</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A260" t="s">
         <v>1</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
       <c r="D260" t="s">
         <v>25</v>
       </c>
-      <c r="E260">
-[...3 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E260" s="9">
+        <v>2.5883633467176648E-3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A261" t="s">
         <v>2</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C261" t="s">
         <v>17</v>
       </c>
       <c r="D261" t="s">
         <v>25</v>
       </c>
       <c r="E261" s="4">
         <v>14790.948984951499</v>
       </c>
     </row>
-    <row r="262" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A262" t="s">
         <v>3</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C262" t="s">
         <v>17</v>
       </c>
       <c r="D262" t="s">
         <v>25</v>
       </c>
       <c r="E262">
         <v>1.6453712763644259</v>
       </c>
     </row>
-    <row r="263" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A263" t="s">
         <v>4</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>17</v>
       </c>
       <c r="D263" t="s">
         <v>25</v>
       </c>
       <c r="E263">
         <v>476.82133508732909</v>
       </c>
     </row>
-    <row r="264" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A264" t="s">
         <v>4</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C264" t="s">
         <v>17</v>
       </c>
       <c r="D264" t="s">
         <v>25</v>
       </c>
       <c r="E264">
         <v>422</v>
       </c>
     </row>
-    <row r="265" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A265" t="s">
         <v>4</v>
       </c>
       <c r="B265" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C265" t="s">
         <v>17</v>
       </c>
       <c r="D265" t="s">
         <v>25</v>
       </c>
       <c r="E265">
         <v>499.30707074472895</v>
       </c>
     </row>
-    <row r="266" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A266" t="s">
         <v>4</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C266" t="s">
         <v>17</v>
       </c>
       <c r="D266" t="s">
         <v>25</v>
       </c>
       <c r="E266">
         <v>509</v>
       </c>
     </row>
-    <row r="267" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A267" t="s">
         <v>28</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C267" t="s">
         <v>26</v>
       </c>
       <c r="D267" t="s">
         <v>22</v>
       </c>
       <c r="E267">
         <v>10.16348</v>
       </c>
     </row>
-    <row r="268" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A268" t="s">
         <v>29</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C268" t="s">
         <v>26</v>
       </c>
       <c r="D268" t="s">
         <v>22</v>
       </c>
       <c r="E268">
         <v>0.15421574338644023</v>
       </c>
     </row>
-    <row r="269" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A269" t="s">
         <v>30</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C269" t="s">
         <v>26</v>
       </c>
       <c r="D269" t="s">
         <v>22</v>
       </c>
       <c r="E269">
         <v>0.34769833580339271</v>
       </c>
     </row>
-    <row r="270" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A270" t="s">
         <v>1</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C270" t="s">
         <v>26</v>
       </c>
       <c r="D270" t="s">
         <v>22</v>
       </c>
       <c r="E270">
-        <v>0.99217349070019156</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+        <v>0.99741163665328236</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A271" t="s">
         <v>1</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C271" t="s">
         <v>26</v>
       </c>
       <c r="D271" t="s">
         <v>22</v>
       </c>
-      <c r="E271">
-[...3 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E271" s="9">
+        <v>2.5883633467176648E-3</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A272" t="s">
         <v>2</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C272" t="s">
         <v>26</v>
       </c>
       <c r="D272" t="s">
         <v>22</v>
       </c>
       <c r="E272" s="4">
         <v>15394.6909837532</v>
       </c>
     </row>
-    <row r="273" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A273" t="s">
         <v>3</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C273" t="s">
         <v>26</v>
       </c>
       <c r="D273" t="s">
         <v>22</v>
       </c>
       <c r="E273">
         <v>1.6013013171225932</v>
       </c>
     </row>
-    <row r="274" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A274" t="s">
         <v>4</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>26</v>
       </c>
       <c r="D274" t="s">
         <v>22</v>
       </c>
       <c r="E274">
         <v>498.62627599920347</v>
       </c>
     </row>
-    <row r="275" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A275" t="s">
         <v>4</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C275" t="s">
         <v>26</v>
       </c>
       <c r="D275" t="s">
         <v>22</v>
       </c>
       <c r="E275">
         <v>477</v>
       </c>
     </row>
-    <row r="276" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A276" t="s">
         <v>4</v>
       </c>
       <c r="B276" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C276" t="s">
         <v>26</v>
       </c>
       <c r="D276" t="s">
         <v>22</v>
       </c>
       <c r="E276">
         <v>501.02752337800604</v>
       </c>
     </row>
-    <row r="277" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A277" t="s">
         <v>4</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C277" t="s">
         <v>26</v>
       </c>
       <c r="D277" t="s">
         <v>22</v>
       </c>
       <c r="E277">
         <v>517.85130461960443</v>
       </c>
     </row>
-    <row r="278" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A278" t="s">
         <v>27</v>
       </c>
       <c r="B278" t="s">
         <v>31</v>
       </c>
       <c r="C278" s="2">
         <v>2025</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E278" s="3">
         <v>0.18792775702810455</v>
       </c>
     </row>
-    <row r="279" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A279" t="s">
         <v>27</v>
       </c>
       <c r="B279" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C279" s="2">
         <v>2025</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E279" s="3">
         <v>0.31336510722705213</v>
       </c>
     </row>
-    <row r="280" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A280" t="s">
         <v>27</v>
       </c>
       <c r="B280" t="s">
         <v>11</v>
       </c>
       <c r="C280" s="2">
         <v>2025</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E280" s="3">
         <v>0.49870713574484332</v>
       </c>
     </row>
-    <row r="281" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A281" t="s">
         <v>28</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C281" t="s">
         <v>26</v>
       </c>
       <c r="D281" t="s">
         <v>23</v>
       </c>
       <c r="E281">
         <v>10.271675999999999</v>
       </c>
     </row>
-    <row r="282" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A282" t="s">
         <v>29</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C282" t="s">
         <v>26</v>
       </c>
       <c r="D282" t="s">
         <v>23</v>
       </c>
       <c r="E282">
         <v>0.15593716226402032</v>
       </c>
     </row>
-    <row r="283" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A283" t="s">
         <v>30</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C283" t="s">
         <v>26</v>
       </c>
       <c r="D283" t="s">
         <v>23</v>
       </c>
       <c r="E283">
         <v>0.35006285789535246</v>
       </c>
     </row>
-    <row r="284" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A284" t="s">
         <v>1</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C284" t="s">
         <v>26</v>
       </c>
       <c r="D284" t="s">
         <v>23</v>
       </c>
       <c r="E284">
-        <v>0.99217349070019156</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+        <v>0.99741163665328236</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A285" t="s">
         <v>1</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C285" t="s">
         <v>26</v>
       </c>
       <c r="D285" t="s">
         <v>23</v>
       </c>
-      <c r="E285">
-[...3 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E285" s="9">
+        <v>2.5883633467176648E-3</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A286" t="s">
         <v>2</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C286" t="s">
         <v>26</v>
       </c>
       <c r="D286" t="s">
         <v>23</v>
       </c>
       <c r="E286" s="4">
         <v>15569.3126989954</v>
       </c>
     </row>
-    <row r="287" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A287" t="s">
         <v>3</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C287" t="s">
         <v>26</v>
       </c>
       <c r="D287" t="s">
         <v>23</v>
       </c>
       <c r="E287">
         <v>1.6049541715059998</v>
       </c>
     </row>
-    <row r="288" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A288" t="s">
         <v>4</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>26</v>
       </c>
       <c r="D288" t="s">
         <v>23</v>
       </c>
       <c r="E288">
         <v>498.27161512118477</v>
       </c>
     </row>
-    <row r="289" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A289" t="s">
         <v>4</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C289" t="s">
         <v>26</v>
       </c>
       <c r="D289" t="s">
         <v>23</v>
       </c>
       <c r="E289">
         <v>473</v>
       </c>
     </row>
-    <row r="290" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A290" t="s">
         <v>4</v>
       </c>
       <c r="B290" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C290" t="s">
         <v>26</v>
       </c>
       <c r="D290" t="s">
         <v>23</v>
       </c>
       <c r="E290">
         <v>503.11136481748991</v>
       </c>
     </row>
-    <row r="291" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A291" t="s">
         <v>4</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C291" t="s">
         <v>26</v>
       </c>
       <c r="D291" t="s">
         <v>23</v>
       </c>
       <c r="E291">
         <v>519</v>
       </c>
     </row>
-    <row r="292" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A292" t="s">
         <v>27</v>
       </c>
       <c r="B292" t="s">
         <v>31</v>
       </c>
       <c r="C292" s="2">
         <v>2025</v>
       </c>
       <c r="D292" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E292" s="3">
         <v>0.18789533470487191</v>
       </c>
     </row>
-    <row r="293" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A293" t="s">
         <v>27</v>
       </c>
       <c r="B293" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C293" s="2">
         <v>2025</v>
       </c>
       <c r="D293" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E293" s="3">
         <v>0.31204021622177336</v>
       </c>
     </row>
-    <row r="294" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A294" t="s">
         <v>27</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" s="2">
         <v>2025</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E294" s="3">
         <v>0.50006444907335468</v>
       </c>
     </row>
-    <row r="295" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A295" t="s">
         <v>28</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C295" t="s">
         <v>26</v>
       </c>
       <c r="D295" t="s">
         <v>24</v>
       </c>
       <c r="E295">
         <v>10.367502</v>
       </c>
     </row>
-    <row r="296" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A296" t="s">
         <v>29</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C296" t="s">
         <v>26</v>
       </c>
       <c r="D296" t="s">
         <v>24</v>
       </c>
       <c r="E296">
         <v>0.15744940965784698</v>
       </c>
     </row>
-    <row r="297" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A297" t="s">
         <v>30</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C297" t="s">
         <v>26</v>
       </c>
       <c r="D297" t="s">
         <v>24</v>
       </c>
       <c r="E297">
         <v>0.35211329409046854</v>
       </c>
     </row>
-    <row r="298" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A298" t="s">
         <v>1</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C298" t="s">
         <v>26</v>
       </c>
       <c r="D298" t="s">
         <v>24</v>
       </c>
       <c r="E298">
-        <v>0.99217349070019156</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+        <v>0.99741163665328236</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A299" t="s">
         <v>1</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C299" t="s">
         <v>26</v>
       </c>
       <c r="D299" t="s">
         <v>24</v>
       </c>
-      <c r="E299">
-[...3 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="E299" s="9">
+        <v>2.5883633467176648E-3</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A300" t="s">
         <v>2</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C300" t="s">
         <v>26</v>
       </c>
       <c r="D300" t="s">
         <v>24</v>
       </c>
       <c r="E300" s="4">
         <v>15854</v>
       </c>
     </row>
-    <row r="301" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A301" t="s">
         <v>3</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C301" t="s">
         <v>26</v>
       </c>
       <c r="D301" t="s">
         <v>24</v>
       </c>
       <c r="E301">
         <v>1.5476665781554246</v>
       </c>
     </row>
-    <row r="302" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A302" t="s">
         <v>4</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>26</v>
       </c>
       <c r="D302" t="s">
         <v>24</v>
       </c>
       <c r="E302" s="4">
         <v>502.18890950022865</v>
       </c>
     </row>
-    <row r="303" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A303" t="s">
         <v>4</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C303" t="s">
         <v>26</v>
       </c>
       <c r="D303" t="s">
         <v>24</v>
       </c>
       <c r="E303" s="5">
         <v>481</v>
       </c>
     </row>
-    <row r="304" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A304" t="s">
         <v>4</v>
       </c>
       <c r="B304" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C304" t="s">
         <v>26</v>
       </c>
       <c r="D304" t="s">
         <v>24</v>
       </c>
       <c r="E304" s="5">
         <v>497.566728500686</v>
       </c>
     </row>
-    <row r="305" spans="1:5" ht="14.1" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:5" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A305" t="s">
         <v>4</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
         <v>26</v>
       </c>
       <c r="D305" t="s">
         <v>24</v>
       </c>
       <c r="E305" s="5">
         <v>528</v>
       </c>
     </row>
-    <row r="306" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A306" t="s">
         <v>27</v>
       </c>
       <c r="B306" t="s">
         <v>31</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E306" s="3">
         <v>0.15870586330490929</v>
       </c>
     </row>
-    <row r="307" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A307" t="s">
         <v>27</v>
       </c>
       <c r="B307" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D307" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E307" s="3">
         <v>0.37613264761557952</v>
       </c>
     </row>
-    <row r="308" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A308" t="s">
         <v>27</v>
       </c>
       <c r="B308" t="s">
         <v>10</v>
       </c>
       <c r="C308" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D308" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E308" s="3">
         <v>0.31553836975572702</v>
       </c>
     </row>
-    <row r="309" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A309" t="s">
         <v>27</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E309" s="3">
         <v>0.10622508131572854</v>
       </c>
     </row>
-    <row r="310" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A310" t="s">
         <v>27</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E310" s="3">
         <v>4.3398038008055639E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A311" t="s">
         <v>27</v>
       </c>
       <c r="B311" t="s">
         <v>31</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D311" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E311" s="3">
         <v>0.17612752489699998</v>
       </c>
     </row>
-    <row r="312" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A312" t="s">
         <v>27</v>
       </c>
       <c r="B312" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C312" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D312" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E312" s="3">
         <v>0.36598565118219278</v>
       </c>
     </row>
-    <row r="313" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A313" t="s">
         <v>27</v>
       </c>
       <c r="B313" t="s">
         <v>10</v>
       </c>
       <c r="C313" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D313" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E313" s="3">
         <v>0.30706507689322182</v>
       </c>
     </row>
-    <row r="314" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A314" t="s">
         <v>27</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E314" s="3">
         <v>0.11019888435445795</v>
       </c>
     </row>
-    <row r="315" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A315" t="s">
         <v>27</v>
       </c>
       <c r="B315" t="s">
         <v>7</v>
       </c>
       <c r="C315" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D315" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E315" s="3">
         <v>4.0622862673127404E-2</v>
       </c>
     </row>
-    <row r="316" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A316" t="s">
         <v>27</v>
       </c>
       <c r="B316" t="s">
         <v>31</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E316" s="3">
         <v>0.18160013842952175</v>
       </c>
     </row>
-    <row r="317" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A317" t="s">
         <v>27</v>
       </c>
       <c r="B317" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E317" s="3">
         <v>0.36392173885472728</v>
       </c>
     </row>
-    <row r="318" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A318" t="s">
         <v>27</v>
       </c>
       <c r="B318" t="s">
         <v>10</v>
       </c>
       <c r="C318" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D318" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E318" s="3">
         <v>0.30409534486375284</v>
       </c>
     </row>
-    <row r="319" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A319" t="s">
         <v>27</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E319" s="3">
         <v>0.1112770928232124</v>
       </c>
     </row>
-    <row r="320" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A320" t="s">
         <v>27</v>
       </c>
       <c r="B320" t="s">
         <v>7</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D320" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E320" s="3">
         <v>3.9105685028785732E-2</v>
       </c>
     </row>
-    <row r="321" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A321" t="s">
         <v>27</v>
       </c>
       <c r="B321" t="s">
         <v>31</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D321" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E321" s="3">
         <v>0.18145910987112501</v>
       </c>
     </row>
-    <row r="322" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A322" t="s">
         <v>27</v>
       </c>
       <c r="B322" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E322" s="3">
         <v>0.36655383533351715</v>
       </c>
     </row>
-    <row r="323" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A323" t="s">
         <v>27</v>
       </c>
       <c r="B323" t="s">
         <v>10</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E323" s="3">
         <v>0.29748792521134992</v>
       </c>
     </row>
-    <row r="324" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A324" t="s">
         <v>27</v>
       </c>
       <c r="B324" t="s">
         <v>11</v>
       </c>
       <c r="C324" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D324" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E324" s="3">
         <v>0.11628994363013267</v>
       </c>
     </row>
-    <row r="325" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A325" t="s">
         <v>27</v>
       </c>
       <c r="B325" t="s">
         <v>7</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D325" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E325" s="3">
         <v>3.8209185953875319E-2</v>
       </c>
     </row>
-    <row r="326" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A326" t="s">
         <v>27</v>
       </c>
       <c r="B326" t="s">
         <v>31</v>
       </c>
       <c r="C326" s="2">
         <v>2021</v>
       </c>
       <c r="D326" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E326" s="3">
         <v>0.18691818661480605</v>
       </c>
     </row>
-    <row r="327" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A327" t="s">
         <v>27</v>
       </c>
       <c r="B327" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C327" s="2">
         <v>2021</v>
       </c>
       <c r="D327" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E327" s="3">
         <v>0.3618173351970258</v>
       </c>
     </row>
-    <row r="328" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A328" t="s">
         <v>27</v>
       </c>
       <c r="B328" t="s">
         <v>10</v>
       </c>
       <c r="C328" s="2">
         <v>2021</v>
       </c>
       <c r="D328" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E328" s="3">
         <v>0.29386606931292064</v>
       </c>
     </row>
-    <row r="329" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A329" t="s">
         <v>27</v>
       </c>
       <c r="B329" t="s">
         <v>11</v>
       </c>
       <c r="C329" s="2">
         <v>2021</v>
       </c>
       <c r="D329" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E329" s="3">
         <v>0.12056929073042151</v>
       </c>
     </row>
-    <row r="330" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A330" t="s">
         <v>27</v>
       </c>
       <c r="B330" t="s">
         <v>7</v>
       </c>
       <c r="C330" s="2">
         <v>2021</v>
       </c>
       <c r="D330" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E330" s="3">
         <v>3.6829118144825909E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A331" t="s">
         <v>27</v>
       </c>
       <c r="B331" t="s">
         <v>31</v>
       </c>
       <c r="C331" s="2">
         <v>2021</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E331" s="3">
         <v>0.19456489283133072</v>
       </c>
     </row>
-    <row r="332" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A332" t="s">
         <v>27</v>
       </c>
       <c r="B332" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C332" s="2">
         <v>2021</v>
       </c>
       <c r="D332" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E332" s="3">
         <v>0.35657472397157214</v>
       </c>
     </row>
-    <row r="333" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A333" t="s">
         <v>27</v>
       </c>
       <c r="B333" t="s">
         <v>10</v>
       </c>
       <c r="C333" s="2">
         <v>2021</v>
       </c>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="3">
         <v>0.28918031907735409</v>
       </c>
     </row>
-    <row r="334" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A334" t="s">
         <v>27</v>
       </c>
       <c r="B334" t="s">
         <v>11</v>
       </c>
       <c r="C334" s="2">
         <v>2021</v>
       </c>
       <c r="D334" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E334" s="3">
         <v>0.12441233951566054</v>
       </c>
     </row>
-    <row r="335" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A335" t="s">
         <v>27</v>
       </c>
       <c r="B335" t="s">
         <v>7</v>
       </c>
       <c r="C335" s="2">
         <v>2021</v>
       </c>
       <c r="D335" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="3">
         <v>3.5267724604082458E-2</v>
       </c>
     </row>
-    <row r="336" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A336" t="s">
         <v>27</v>
       </c>
       <c r="B336" t="s">
         <v>31</v>
       </c>
       <c r="C336" s="2">
         <v>2021</v>
       </c>
       <c r="D336" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E336" s="3">
         <v>0.19916972824956991</v>
       </c>
     </row>
-    <row r="337" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A337" t="s">
         <v>27</v>
       </c>
       <c r="B337" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C337" s="2">
         <v>2021</v>
       </c>
       <c r="D337" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E337" s="3">
         <v>0.35572883442377212</v>
       </c>
     </row>
-    <row r="338" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A338" t="s">
         <v>27</v>
       </c>
       <c r="B338" t="s">
         <v>10</v>
       </c>
       <c r="C338" s="2">
         <v>2021</v>
       </c>
       <c r="D338" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E338" s="3">
         <v>0.28304630642931833</v>
       </c>
     </row>
-    <row r="339" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A339" t="s">
         <v>27</v>
       </c>
       <c r="B339" t="s">
         <v>11</v>
       </c>
       <c r="C339" s="2">
         <v>2021</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E339" s="3">
         <v>0.13085207224373668</v>
       </c>
     </row>
-    <row r="340" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A340" t="s">
         <v>27</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" s="2">
         <v>2021</v>
       </c>
       <c r="D340" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E340" s="3">
         <v>3.1203058653602941E-2</v>
       </c>
     </row>
-    <row r="341" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A341" t="s">
         <v>27</v>
       </c>
       <c r="B341" t="s">
         <v>31</v>
       </c>
       <c r="C341" s="2">
         <v>2021</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E341" s="3">
         <v>0.15883210496028941</v>
       </c>
     </row>
-    <row r="342" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A342" t="s">
         <v>27</v>
       </c>
       <c r="B342" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C342" s="2">
         <v>2021</v>
       </c>
       <c r="D342" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E342" s="3">
         <v>0.3734016996811822</v>
       </c>
     </row>
-    <row r="343" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A343" t="s">
         <v>27</v>
       </c>
       <c r="B343" t="s">
         <v>10</v>
       </c>
       <c r="C343" s="2">
         <v>2021</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E343" s="3">
         <v>0.29385860367320288</v>
       </c>
     </row>
-    <row r="344" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A344" t="s">
         <v>27</v>
       </c>
       <c r="B344" t="s">
         <v>11</v>
       </c>
       <c r="C344" s="2">
         <v>2021</v>
       </c>
       <c r="D344" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E344" s="3">
         <v>0.14266231389285358</v>
       </c>
     </row>
-    <row r="345" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A345" t="s">
         <v>27</v>
       </c>
       <c r="B345" t="s">
         <v>7</v>
       </c>
       <c r="C345" s="2">
         <v>2021</v>
       </c>
       <c r="D345" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E345" s="3">
         <v>3.1245277792471875E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A346" t="s">
         <v>27</v>
       </c>
       <c r="B346" t="s">
         <v>31</v>
       </c>
       <c r="C346" s="2">
         <v>2022</v>
       </c>
       <c r="D346" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E346" s="3">
         <v>0.15478703787097231</v>
       </c>
     </row>
-    <row r="347" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A347" t="s">
         <v>27</v>
       </c>
       <c r="B347" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C347" s="2">
         <v>2022</v>
       </c>
       <c r="D347" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E347" s="3">
         <v>0.37524130392962984</v>
       </c>
     </row>
-    <row r="348" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A348" t="s">
         <v>27</v>
       </c>
       <c r="B348" t="s">
         <v>10</v>
       </c>
       <c r="C348" s="2">
         <v>2022</v>
       </c>
       <c r="D348" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E348" s="3">
         <v>0.29206598952221613</v>
       </c>
     </row>
-    <row r="349" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A349" t="s">
         <v>27</v>
       </c>
       <c r="B349" t="s">
         <v>11</v>
       </c>
       <c r="C349" s="2">
         <v>2022</v>
       </c>
       <c r="D349" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E349" s="3">
         <v>0.14802507528746883</v>
       </c>
     </row>
-    <row r="350" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A350" t="s">
         <v>27</v>
       </c>
       <c r="B350" t="s">
         <v>7</v>
       </c>
       <c r="C350" s="2">
         <v>2022</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E350" s="3">
         <v>2.9880593389712901E-2</v>
       </c>
     </row>
-    <row r="351" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A351" t="s">
         <v>27</v>
       </c>
       <c r="B351" t="s">
         <v>31</v>
       </c>
       <c r="C351" s="2">
         <v>2022</v>
       </c>
       <c r="D351" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E351" s="3">
         <v>0.15442364313949666</v>
       </c>
     </row>
-    <row r="352" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A352" t="s">
         <v>27</v>
       </c>
       <c r="B352" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C352" s="2">
         <v>2022</v>
       </c>
       <c r="D352" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E352" s="3">
         <v>0.37527661622659758</v>
       </c>
     </row>
-    <row r="353" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A353" t="s">
         <v>27</v>
       </c>
       <c r="B353" t="s">
         <v>10</v>
       </c>
       <c r="C353" s="2">
         <v>2022</v>
       </c>
       <c r="D353" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E353" s="3">
         <v>0.28867432017430583</v>
       </c>
     </row>
-    <row r="354" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A354" t="s">
         <v>27</v>
       </c>
       <c r="B354" t="s">
         <v>11</v>
       </c>
       <c r="C354" s="2">
         <v>2022</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E354" s="3">
         <v>0.15339421962038452</v>
       </c>
     </row>
-    <row r="355" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A355" t="s">
         <v>27</v>
       </c>
       <c r="B355" t="s">
         <v>7</v>
       </c>
       <c r="C355" s="2">
         <v>2022</v>
       </c>
       <c r="D355" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E355" s="3">
         <v>2.8231200839215341E-2</v>
       </c>
     </row>
-    <row r="356" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A356" t="s">
         <v>27</v>
       </c>
       <c r="B356" t="s">
         <v>31</v>
       </c>
       <c r="C356" s="2">
         <v>2022</v>
       </c>
       <c r="D356" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E356" s="3">
         <v>0.1543962221591097</v>
       </c>
     </row>
-    <row r="357" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A357" t="s">
         <v>27</v>
       </c>
       <c r="B357" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C357" s="2">
         <v>2022</v>
       </c>
       <c r="D357" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E357" s="3">
         <v>0.37471435813002579</v>
       </c>
     </row>
-    <row r="358" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A358" t="s">
         <v>27</v>
       </c>
       <c r="B358" t="s">
         <v>10</v>
       </c>
       <c r="C358" s="2">
         <v>2022</v>
       </c>
       <c r="D358" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E358" s="3">
         <v>0.28500908560868599</v>
       </c>
     </row>
-    <row r="359" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A359" t="s">
         <v>27</v>
       </c>
       <c r="B359" t="s">
         <v>11</v>
       </c>
       <c r="C359" s="2">
         <v>2022</v>
       </c>
       <c r="D359" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E359" s="3">
         <v>0.15938349910754909</v>
       </c>
     </row>
-    <row r="360" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A360" t="s">
         <v>27</v>
       </c>
       <c r="B360" t="s">
         <v>7</v>
       </c>
       <c r="C360" s="2">
         <v>2022</v>
       </c>
       <c r="D360" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E360" s="3">
         <v>2.6496834994629369E-2</v>
       </c>
     </row>
-    <row r="361" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A361" t="s">
         <v>27</v>
       </c>
       <c r="B361" t="s">
         <v>31</v>
       </c>
       <c r="C361" s="2">
         <v>2022</v>
       </c>
       <c r="D361" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E361" s="3">
         <v>0.20190400010618728</v>
       </c>
     </row>
-    <row r="362" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A362" t="s">
         <v>27</v>
       </c>
       <c r="B362" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C362" s="2">
         <v>2022</v>
       </c>
       <c r="D362" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E362" s="3">
         <v>0.30423376839062294</v>
       </c>
     </row>
-    <row r="363" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A363" t="s">
         <v>27</v>
       </c>
       <c r="B363" t="s">
         <v>10</v>
       </c>
       <c r="C363" s="2">
         <v>2022</v>
       </c>
       <c r="D363" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E363" s="3">
         <v>0.29452248640641154</v>
       </c>
     </row>
-    <row r="364" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A364" t="s">
         <v>27</v>
       </c>
       <c r="B364" t="s">
         <v>11</v>
       </c>
       <c r="C364" s="2">
         <v>2022</v>
       </c>
       <c r="D364" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E364" s="3">
         <v>0.17266977770615888</v>
       </c>
     </row>
-    <row r="365" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A365" t="s">
         <v>27</v>
       </c>
       <c r="B365" t="s">
         <v>7</v>
       </c>
       <c r="C365" s="2">
         <v>2022</v>
       </c>
       <c r="D365" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E365" s="3">
         <v>2.6669967390619376E-2</v>
       </c>
     </row>
-    <row r="366" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A366" t="s">
         <v>27</v>
       </c>
       <c r="B366" t="s">
         <v>31</v>
       </c>
       <c r="C366" s="2">
         <v>2023</v>
       </c>
       <c r="D366" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E366" s="3">
         <v>0.15825204649274513</v>
       </c>
     </row>
-    <row r="367" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A367" t="s">
         <v>27</v>
       </c>
       <c r="B367" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C367" s="2">
         <v>2023</v>
       </c>
       <c r="D367" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E367" s="3">
         <v>0.31941926226298822</v>
       </c>
     </row>
-    <row r="368" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A368" t="s">
         <v>27</v>
       </c>
       <c r="B368" t="s">
         <v>10</v>
       </c>
       <c r="C368" s="2">
         <v>2023</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E368" s="3">
         <v>0.30650922689121163</v>
       </c>
     </row>
-    <row r="369" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A369" t="s">
         <v>27</v>
       </c>
       <c r="B369" t="s">
         <v>11</v>
       </c>
       <c r="C369" s="2">
         <v>2023</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E369" s="3">
         <v>0.18891962729202344</v>
       </c>
     </row>
-    <row r="370" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A370" t="s">
         <v>27</v>
       </c>
       <c r="B370" t="s">
         <v>7</v>
       </c>
       <c r="C370" s="2">
         <v>2023</v>
       </c>
       <c r="D370" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E370" s="3">
         <v>2.6899837061031554E-2</v>
       </c>
     </row>
-    <row r="371" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A371" t="s">
         <v>27</v>
       </c>
       <c r="B371" t="s">
         <v>31</v>
       </c>
       <c r="C371" s="2">
         <v>2023</v>
       </c>
       <c r="D371" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E371" s="3">
         <v>0.15593223881619561</v>
       </c>
     </row>
-    <row r="372" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A372" t="s">
         <v>27</v>
       </c>
       <c r="B372" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C372" s="2">
         <v>2023</v>
       </c>
       <c r="D372" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E372" s="3">
         <v>0.31742163720722372</v>
       </c>
     </row>
-    <row r="373" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A373" t="s">
         <v>27</v>
       </c>
       <c r="B373" t="s">
         <v>10</v>
       </c>
       <c r="C373" s="2">
         <v>2023</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E373" s="3">
         <v>0.30771734362132219</v>
       </c>
     </row>
-    <row r="374" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A374" t="s">
         <v>27</v>
       </c>
       <c r="B374" t="s">
         <v>11</v>
       </c>
       <c r="C374" s="2">
         <v>2023</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E374" s="3">
         <v>0.19314861943152911</v>
       </c>
     </row>
-    <row r="375" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A375" t="s">
         <v>27</v>
       </c>
       <c r="B375" t="s">
         <v>7</v>
       </c>
       <c r="C375" s="2">
         <v>2023</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E375" s="3">
         <v>2.5780160923729312E-2</v>
       </c>
     </row>
-    <row r="376" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A376" t="s">
         <v>27</v>
       </c>
       <c r="B376" t="s">
         <v>31</v>
       </c>
       <c r="C376" s="2">
         <v>2023</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E376" s="3">
         <v>0.15805676561511026</v>
       </c>
     </row>
-    <row r="377" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A377" t="s">
         <v>27</v>
       </c>
       <c r="B377" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C377" s="2">
         <v>2023</v>
       </c>
       <c r="D377" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E377" s="3">
         <v>0.31678255457673948</v>
       </c>
     </row>
-    <row r="378" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A378" t="s">
         <v>27</v>
       </c>
       <c r="B378" t="s">
         <v>10</v>
       </c>
       <c r="C378" s="2">
         <v>2023</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E378" s="3">
         <v>0.30022422675039462</v>
       </c>
     </row>
-    <row r="379" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A379" t="s">
         <v>27</v>
       </c>
       <c r="B379" t="s">
         <v>11</v>
       </c>
       <c r="C379" s="2">
         <v>2023</v>
       </c>
       <c r="D379" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E379" s="3">
         <v>0.19909298513221849</v>
       </c>
     </row>
-    <row r="380" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A380" t="s">
         <v>27</v>
       </c>
       <c r="B380" t="s">
         <v>7</v>
       </c>
       <c r="C380" s="2">
         <v>2023</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E380" s="3">
         <v>2.5843467925537197E-2</v>
       </c>
     </row>
-    <row r="381" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A381" t="s">
         <v>27</v>
       </c>
       <c r="B381" t="s">
         <v>31</v>
       </c>
       <c r="C381" s="2">
         <v>2023</v>
       </c>
       <c r="D381" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E381" s="3">
         <v>0.18233640106330912</v>
       </c>
     </row>
-    <row r="382" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A382" t="s">
         <v>27</v>
       </c>
       <c r="B382" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C382" s="2">
         <v>2023</v>
       </c>
       <c r="D382" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E382" s="3">
         <v>0.36256153853535888</v>
       </c>
     </row>
-    <row r="383" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A383" t="s">
         <v>27</v>
       </c>
       <c r="B383" t="s">
         <v>11</v>
       </c>
       <c r="C383" s="2">
         <v>2023</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E383" s="3">
         <v>0.455102060401332</v>
       </c>
     </row>
-    <row r="384" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A384" t="s">
         <v>27</v>
       </c>
       <c r="B384" t="s">
         <v>31</v>
       </c>
       <c r="C384" s="2">
         <v>2024</v>
       </c>
       <c r="D384" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E384" s="3">
         <v>0.19373750648000976</v>
       </c>
     </row>
-    <row r="385" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A385" t="s">
         <v>27</v>
       </c>
       <c r="B385" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C385" s="2">
         <v>2024</v>
       </c>
       <c r="D385" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E385" s="3">
         <v>0.31529086525617606</v>
       </c>
     </row>
-    <row r="386" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A386" t="s">
         <v>27</v>
       </c>
       <c r="B386" t="s">
         <v>11</v>
       </c>
       <c r="C386" s="2">
         <v>2024</v>
       </c>
       <c r="D386" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E386" s="3">
         <v>0.49097162826381419</v>
       </c>
     </row>
-    <row r="387" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A387" t="s">
         <v>27</v>
       </c>
       <c r="B387" t="s">
         <v>31</v>
       </c>
       <c r="C387" s="2">
         <v>2024</v>
       </c>
       <c r="D387" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E387" s="3">
         <v>0.19210374734757807</v>
       </c>
     </row>
-    <row r="388" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A388" t="s">
         <v>27</v>
       </c>
       <c r="B388" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C388" s="2">
         <v>2024</v>
       </c>
       <c r="D388" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E388" s="3">
         <v>0.31430083992813701</v>
       </c>
     </row>
-    <row r="389" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A389" t="s">
         <v>27</v>
       </c>
       <c r="B389" t="s">
         <v>11</v>
       </c>
       <c r="C389" s="2">
         <v>2024</v>
       </c>
       <c r="D389" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E389" s="3">
         <v>0.49359541272428492</v>
       </c>
     </row>
-    <row r="390" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A390" t="s">
         <v>27</v>
       </c>
       <c r="B390" t="s">
         <v>31</v>
       </c>
       <c r="C390" s="2">
         <v>2024</v>
       </c>
       <c r="D390" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E390" s="3">
         <v>0.19045264881042775</v>
       </c>
     </row>
-    <row r="391" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A391" t="s">
         <v>27</v>
       </c>
       <c r="B391" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C391" s="2">
         <v>2024</v>
       </c>
       <c r="D391" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E391" s="3">
         <v>0.31388932074862325</v>
       </c>
     </row>
-    <row r="392" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A392" t="s">
         <v>27</v>
       </c>
       <c r="B392" t="s">
         <v>11</v>
       </c>
       <c r="C392" s="2">
         <v>2024</v>
       </c>
       <c r="D392" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E392" s="3">
         <v>0.49565803044094903</v>
       </c>
     </row>
-    <row r="393" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A393" t="s">
         <v>27</v>
       </c>
       <c r="B393" t="s">
         <v>31</v>
       </c>
       <c r="C393" s="2">
         <v>2024</v>
       </c>
       <c r="D393" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E393" s="3">
         <v>0.18964914808311875</v>
       </c>
     </row>
-    <row r="394" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A394" t="s">
         <v>27</v>
       </c>
       <c r="B394" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C394" s="2">
         <v>2024</v>
       </c>
       <c r="D394" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E394" s="3">
         <v>0.31300340802497889</v>
       </c>
     </row>
-    <row r="395" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A395" t="s">
         <v>27</v>
       </c>
       <c r="B395" t="s">
         <v>11</v>
       </c>
       <c r="C395" s="2">
         <v>2024</v>
       </c>
       <c r="D395" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E395" s="3">
         <v>0.49734744389190239</v>
       </c>
     </row>
-    <row r="396" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A396" t="s">
         <v>27</v>
       </c>
       <c r="B396" t="s">
         <v>31</v>
       </c>
       <c r="C396" s="2">
         <v>2025</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E396" s="3">
         <v>0.18712318550794588</v>
       </c>
     </row>
-    <row r="397" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A397" t="s">
         <v>27</v>
       </c>
       <c r="B397" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C397" s="2">
         <v>2025</v>
       </c>
       <c r="D397" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E397" s="3">
         <v>0.31087546450437142</v>
       </c>
     </row>
-    <row r="398" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A398" t="s">
         <v>27</v>
       </c>
       <c r="B398" t="s">
         <v>11</v>
       </c>
       <c r="C398" s="2">
         <v>2025</v>
       </c>
       <c r="D398" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E398" s="3">
         <v>0.50200134998768264</v>
       </c>
     </row>
-    <row r="399" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A399" t="s">
         <v>28</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C399" t="s">
         <v>26</v>
       </c>
       <c r="D399" t="s">
         <v>25</v>
       </c>
       <c r="E399" s="5">
         <v>10.4375</v>
       </c>
     </row>
-    <row r="400" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A400" t="s">
         <v>29</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C400" t="s">
         <v>26</v>
       </c>
       <c r="D400" t="s">
         <v>25</v>
       </c>
       <c r="E400" s="5">
         <v>0.15860290014083331</v>
       </c>
     </row>
-    <row r="401" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A401" t="s">
         <v>30</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C401" t="s">
         <v>26</v>
       </c>
       <c r="D401" t="s">
         <v>25</v>
       </c>
       <c r="E401" s="5">
         <v>0.35333314601739801</v>
       </c>
     </row>
-    <row r="402" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A402" t="s">
         <v>1</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C402" t="s">
         <v>26</v>
       </c>
       <c r="D402" t="s">
         <v>25</v>
       </c>
       <c r="E402" s="5">
-        <v>0.99217349070019156</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+        <v>0.99750108049860731</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A403" t="s">
         <v>1</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C403" t="s">
         <v>26</v>
       </c>
       <c r="D403" t="s">
         <v>25</v>
       </c>
       <c r="E403" s="5">
-        <v>7.8265092998084582E-3</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.3">
+        <v>2.4989195013926479E-3</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A404" t="s">
         <v>2</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C404" t="s">
         <v>26</v>
       </c>
       <c r="D404" t="s">
         <v>25</v>
       </c>
       <c r="E404" s="6">
         <v>15938.0277736314</v>
       </c>
     </row>
-    <row r="405" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A405" t="s">
         <v>3</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C405" t="s">
         <v>26</v>
       </c>
       <c r="D405" t="s">
         <v>25</v>
       </c>
       <c r="E405" s="5">
         <v>1.4641450101317099</v>
       </c>
     </row>
-    <row r="406" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A406" t="s">
         <v>4</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C406" t="s">
         <v>26</v>
       </c>
       <c r="D406" t="s">
         <v>25</v>
       </c>
       <c r="E406" s="6">
         <v>499.69540605364119</v>
       </c>
     </row>
-    <row r="407" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A407" t="s">
         <v>4</v>
       </c>
       <c r="B407" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C407" t="s">
         <v>26</v>
       </c>
       <c r="D407" t="s">
         <v>25</v>
       </c>
       <c r="E407" s="5">
         <v>472</v>
       </c>
     </row>
-    <row r="408" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A408" t="s">
         <v>4</v>
       </c>
       <c r="B408" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C408" t="s">
         <v>26</v>
       </c>
       <c r="D408" t="s">
         <v>25</v>
       </c>
       <c r="E408" s="5">
         <v>497.56672850068554</v>
       </c>
     </row>
-    <row r="409" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A409" t="s">
         <v>4</v>
       </c>
       <c r="B409" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C409" t="s">
         <v>26</v>
       </c>
       <c r="D409" t="s">
         <v>25</v>
       </c>
       <c r="E409" s="5">
         <v>529.51948966023826</v>
       </c>
     </row>
-    <row r="410" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A410" t="s">
         <v>27</v>
       </c>
       <c r="B410" t="s">
         <v>31</v>
       </c>
       <c r="C410" s="2">
         <v>2025</v>
       </c>
       <c r="D410" t="s">
         <v>25</v>
       </c>
       <c r="E410" s="7">
         <v>0.18586826347305388</v>
       </c>
     </row>
-    <row r="411" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A411" t="s">
         <v>27</v>
       </c>
       <c r="B411" s="2" t="b">
         <v>1</v>
       </c>
       <c r="C411" s="2">
         <v>2025</v>
       </c>
       <c r="D411" t="s">
         <v>25</v>
       </c>
       <c r="E411" s="7">
         <v>0.3118562874251497</v>
       </c>
     </row>
-    <row r="412" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A412" t="s">
         <v>27</v>
       </c>
       <c r="B412" t="s">
         <v>11</v>
       </c>
       <c r="C412" s="2">
         <v>2025</v>
       </c>
       <c r="D412" t="s">
         <v>25</v>
       </c>
       <c r="E412" s="7">
         <v>0.50227544910179645</v>
       </c>
     </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A413" t="s">
+        <v>28</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C413" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D413" t="s">
+        <v>22</v>
+      </c>
+      <c r="E413" s="5">
+        <v>10.536899999999999</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A414" t="s">
+        <v>29</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C414" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D414" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E414" s="5">
+        <v>0.16023640698176891</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A415" t="s">
+        <v>30</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C415" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D415" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E415" s="5">
+        <v>0.35549160971785704</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A416" t="s">
+        <v>1</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C416" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D416" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E416" s="5">
+        <v>0.99750108049860731</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A417" t="s">
+        <v>1</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C417" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D417" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E417" s="5">
+        <v>2.4989195013926479E-3</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A418" t="s">
+        <v>2</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C418" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D418" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E418" s="4">
+        <v>16249.204830000001</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A419" t="s">
+        <v>3</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C419" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D419" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E419" s="5">
+        <v>1.521356590065545</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A420" t="s">
+        <v>4</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D420" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E420" s="6">
+        <v>503.9666666666667</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A421" t="s">
+        <v>4</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C421" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D421" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E421" s="5">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A422" t="s">
+        <v>4</v>
+      </c>
+      <c r="B422" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="C422" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D422" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E422" s="5">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A423" t="s">
+        <v>4</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C423" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D423" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E423" s="5">
+        <v>537.9</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A424" t="s">
+        <v>27</v>
+      </c>
+      <c r="B424" t="s">
+        <v>31</v>
+      </c>
+      <c r="C424" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D424" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E424" s="7">
+        <v>0.18411487249570557</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A425" t="s">
+        <v>27</v>
+      </c>
+      <c r="B425" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="C425" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D425" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E425" s="7">
+        <v>0.31233095122853971</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A426" t="s">
+        <v>27</v>
+      </c>
+      <c r="B426" t="s">
+        <v>11</v>
+      </c>
+      <c r="C426" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D426" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E426" s="7">
+        <v>0.50355417627575472</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A427" t="s">
+        <v>28</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C427" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D427" t="s">
+        <v>23</v>
+      </c>
+      <c r="E427" s="5">
+        <v>10.6121</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A428" t="s">
+        <v>29</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C428" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D428" t="s">
+        <v>23</v>
+      </c>
+      <c r="E428" s="5">
+        <v>0.16150696203046977</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A429" t="s">
+        <v>30</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C429" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D429" t="s">
+        <v>23</v>
+      </c>
+      <c r="E429" s="5">
+        <v>0.35681039794609337</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A430" t="s">
+        <v>1</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C430" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D430" t="s">
+        <v>23</v>
+      </c>
+      <c r="E430" s="5">
+        <v>0.99750108049860731</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A431" t="s">
+        <v>1</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C431" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D431" t="s">
+        <v>23</v>
+      </c>
+      <c r="E431" s="5">
+        <v>2.4989195013926479E-3</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A432" t="s">
+        <v>2</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C432" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D432" t="s">
+        <v>23</v>
+      </c>
+      <c r="E432" s="4">
+        <v>16132.1088</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A433" t="s">
+        <v>3</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C433" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D433" t="s">
+        <v>23</v>
+      </c>
+      <c r="E433" s="5">
+        <v>1.521356590065545</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A434" t="s">
+        <v>4</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D434" t="s">
+        <v>23</v>
+      </c>
+      <c r="E434" s="6">
+        <v>490.33333333333331</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A435" t="s">
+        <v>4</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C435" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D435" t="s">
+        <v>23</v>
+      </c>
+      <c r="E435" s="5">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A436" t="s">
+        <v>4</v>
+      </c>
+      <c r="B436" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="C436" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D436" t="s">
+        <v>23</v>
+      </c>
+      <c r="E436" s="5">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A437" t="s">
+        <v>4</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C437" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D437" t="s">
+        <v>23</v>
+      </c>
+      <c r="E437" s="5">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A438" t="s">
+        <v>27</v>
+      </c>
+      <c r="B438" t="s">
+        <v>31</v>
+      </c>
+      <c r="C438" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D438" t="s">
+        <v>23</v>
+      </c>
+      <c r="E438" s="7">
+        <v>0.18356404481676578</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A439" t="s">
+        <v>27</v>
+      </c>
+      <c r="B439" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="C439" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D439" t="s">
+        <v>23</v>
+      </c>
+      <c r="E439" s="7">
+        <v>0.31266196134601071</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A440" t="s">
+        <v>27</v>
+      </c>
+      <c r="B440" t="s">
+        <v>11</v>
+      </c>
+      <c r="C440" s="2">
+        <v>2026</v>
+      </c>
+      <c r="D440" t="s">
+        <v>23</v>
+      </c>
+      <c r="E440" s="7">
+        <v>0.50377399383722354</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:E412" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...5 lines deleted...]
-  </autoFilter>
+  <autoFilter ref="A1:E440" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pakawat Kampa NBTC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>