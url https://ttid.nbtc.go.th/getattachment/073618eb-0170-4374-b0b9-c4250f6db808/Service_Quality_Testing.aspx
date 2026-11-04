--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -1,77 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3F7BF23-591F-4AE9-96E5-BCA474638DF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55EA6205-0BED-4850-9418-8D3ECFC86ECC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$43</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="15">
   <si>
     <t>คุณภาพการให้บริการโทรคมนาคมประเภทเสียง</t>
   </si>
   <si>
     <t>อัตราส่วนการเรียกสำเร็จ (Successful call ratio) 
 กรณีที่เป็นการโทรศัพท์ภายในโครงข่ายของผู้ประกอบการเดียวกัน</t>
   </si>
   <si>
     <t>อัตราส่วนการเรียกสำเร็จ (Successful call ratio) 
 กรณีที่เป็นการโทรข้ามโครงข่ายต่างประกอบการ</t>
   </si>
   <si>
     <t>อัตราส่วนของกรณีที่สายหลุด 
 (Drop Call Rate)</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
@@ -456,60 +459,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B45" sqref="B45"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.25" customWidth="1"/>
-    <col min="2" max="2" width="95.5" customWidth="1"/>
+    <col min="2" max="2" width="96.5" customWidth="1"/>
     <col min="3" max="3" width="10" style="4" customWidth="1"/>
     <col min="4" max="4" width="8.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>0</v>
@@ -1100,51 +1103,154 @@
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="2">
         <v>0.03</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" t="s">
         <v>0</v>
       </c>
       <c r="B37" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="4">
         <v>2025</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
       <c r="E37">
         <v>0.05</v>
       </c>
     </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+      <c r="E38" s="2">
+        <v>99.87</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A39" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39">
+        <v>99.483333333333334</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B40" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+      <c r="E40">
+        <v>6.3333333333333339E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41">
+        <v>99.863333333333344</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C42" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E42">
+        <v>99.820000000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43">
+        <v>6.6666666666666666E-2</v>
+      </c>
+    </row>
   </sheetData>
+  <autoFilter ref="A1:E43" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>