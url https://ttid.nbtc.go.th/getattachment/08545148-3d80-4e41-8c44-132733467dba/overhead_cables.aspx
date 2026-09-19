--- v0 (2026-06-17)
+++ v1 (2026-09-19)
@@ -1,155 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B666B6D0-0E13-438C-8AC9-A438FA73B5AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C4A212A-1A2F-4F4E-AC7F-B2718512C018}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" iterateDelta="1E-4"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$159</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="20">
   <si>
     <t>value</t>
-  </si>
-[...1 lines deleted...]
-    <t>จำนวนคำขอพาดสาย</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Copper</t>
   </si>
   <si>
     <t>กรุงเทพและปริมณฑล</t>
   </si>
   <si>
     <t>ตะวันออกเฉียงเหนือ</t>
   </si>
   <si>
     <t>ตะวันออก</t>
   </si>
   <si>
     <t>เหนือ</t>
   </si>
   <si>
     <t>ใต้</t>
   </si>
   <si>
     <t>กลาง</t>
   </si>
   <si>
     <t>ตะวันตก</t>
-  </si>
-[...1 lines deleted...]
-    <t>จำนวนเส้นทางตามเทคโนโลยี</t>
   </si>
   <si>
     <t>ระยะทางตามเทคโนโลยี (กม.)</t>
   </si>
   <si>
     <t>ระยะทางตามภาค (กม.)</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>subtype</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -172,197 +183,163 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -492,3464 +469,2922 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E200"/>
+  <dimension ref="A1:E168"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
-      <selection activeCell="P208" sqref="P208"/>
+    <sheetView tabSelected="1" topLeftCell="A148" workbookViewId="0">
+      <selection activeCell="H163" sqref="H163"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E2">
-        <v>1188</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15177.43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C3">
         <v>2020</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E3">
-        <v>7111</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1739.369995117188</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C4">
         <v>2020</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E4">
-        <v>15177.43</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5393.2399336099616</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C5">
         <v>2020</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E5">
-        <v>1739.369995117188</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1631.260023117065</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C6">
         <v>2020</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6">
-        <v>5393.2399336099616</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2549.79000416398</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C7">
         <v>2020</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E7">
-        <v>1631.260023117065</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1775.7399930953979</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C8">
         <v>2020</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E8">
-        <v>2549.79000416398</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2088.0300331115718</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C9">
         <v>2020</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E9">
-        <v>1775.7399930953979</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+        <v>61737.176568984993</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C10">
         <v>2020</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E10">
-        <v>2088.0300331115718</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6627.2831573486328</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C11">
         <v>2020</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E11">
-        <v>3604</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10470.31708526611</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C12">
         <v>2020</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E12">
-        <v>34138</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3471.466991424561</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C13">
         <v>2020</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E13">
-        <v>61737.176568984993</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18345.34706115723</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C14">
         <v>2020</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E14">
-        <v>6627.2831573486328</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13241.718313217159</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C15">
         <v>2020</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E15">
-        <v>10470.31708526611</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9581.0439605712891</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C16">
         <v>2020</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E16">
-        <v>3471.466991424561</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38586.79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C17">
         <v>2020</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17">
-        <v>18345.34706115723</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2132.0700000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C18">
         <v>2020</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18">
-        <v>13241.718313217159</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7242.06</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C19">
         <v>2020</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E19">
-        <v>9581.0439605712891</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3170.05</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C20">
         <v>2020</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E20">
-        <v>3317</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8673.36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C21">
         <v>2020</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E21">
-        <v>32486</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9516.7999999999993</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C22">
         <v>2020</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E22">
-        <v>38586.79</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7852.44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B23" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C23">
         <v>2020</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E23">
-        <v>2132.0700000000002</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36044.06</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C24">
         <v>2020</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E24">
-        <v>7242.06</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36.880000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C25">
         <v>2020</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E25">
-        <v>3170.05</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2476.469970703125</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B26" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C26">
         <v>2020</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E26">
-        <v>8673.36</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9631.3707516479408</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C27">
         <v>2020</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E27">
-        <v>9516.7999999999993</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6432.390007019043</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C28">
         <v>2020</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E28">
-        <v>7852.44</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5197.3399502038956</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C29">
         <v>2020</v>
       </c>
       <c r="D29" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E29">
-        <v>3805</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6556.5399932861328</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C30">
         <v>2020</v>
       </c>
       <c r="D30" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E30">
-        <v>37880</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5786.8900871276855</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B31" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C31">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D31" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E31">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>85128.57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>2</v>
       </c>
       <c r="C32">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E32">
-        <v>36044.06</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>99.24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B33" t="s">
         <v>3</v>
       </c>
       <c r="C33">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D33" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E33">
-        <v>36.880000000000003</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6790.2668304443359</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E34">
-        <v>2476.469970703125</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27965.583457946781</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B35" t="s">
         <v>5</v>
       </c>
       <c r="C35">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D35" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E35">
-        <v>9631.3707516479408</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7242.9620819091797</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D36" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E36">
-        <v>6432.390007019043</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15448.740936279301</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D37" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E37">
-        <v>5197.3399502038956</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15248.63909912109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>8</v>
       </c>
       <c r="C38">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D38" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E38">
-        <v>6556.5399932861328</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12531.59403991699</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C39">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E39">
-        <v>5786.8900871276855</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19846.877227127501</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C40">
         <v>2021</v>
       </c>
       <c r="D40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E40">
-        <v>6502</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3020000457763672</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C41">
         <v>2021</v>
       </c>
       <c r="D41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E41">
-        <v>100629</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3487.15600585937</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C42">
         <v>2021</v>
       </c>
       <c r="D42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E42">
-        <v>314</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7184.8059482574463</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B43" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C43">
         <v>2021</v>
       </c>
       <c r="D43" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E43">
-        <v>85128.57</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2024.439964294434</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B44" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C44">
         <v>2021</v>
       </c>
       <c r="D44" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E44">
-        <v>99.24</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2141.2159781455989</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B45" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C45">
         <v>2021</v>
       </c>
       <c r="D45" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E45">
-        <v>6790.2668304443359</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1116.8439884185791</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C46">
         <v>2021</v>
       </c>
       <c r="D46" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E46">
-        <v>27965.583457946781</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3895.7520618438721</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B47" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C47">
         <v>2021</v>
       </c>
       <c r="D47" t="s">
         <v>18</v>
       </c>
       <c r="E47">
-        <v>7242.9620819091797</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17265.900869905949</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B48" t="s">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C48">
         <v>2021</v>
       </c>
       <c r="D48" t="s">
         <v>18</v>
       </c>
       <c r="E48">
-        <v>15448.740936279301</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C49">
         <v>2021</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49">
-        <v>15248.63909912109</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3426.5129699707031</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B50" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C50">
         <v>2021</v>
       </c>
       <c r="D50" t="s">
         <v>18</v>
       </c>
       <c r="E50">
-        <v>12531.59403991699</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5986.5739643573761</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B51" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C51">
         <v>2021</v>
       </c>
       <c r="D51" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E51">
-        <v>3373</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>953.73000907897949</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C52">
         <v>2021</v>
       </c>
       <c r="D52" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E52">
-        <v>29571</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1974.4160099029541</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C53">
         <v>2021</v>
       </c>
       <c r="D53" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E53">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>670.52099418640137</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B54" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C54">
         <v>2021</v>
       </c>
       <c r="D54" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E54">
-        <v>19846.877227127501</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4254.4569969177246</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C55">
         <v>2021</v>
       </c>
       <c r="D55" t="s">
         <v>19</v>
       </c>
       <c r="E55">
-        <v>3.3020000457763672</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B56" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C56">
         <v>2021</v>
       </c>
       <c r="D56" t="s">
         <v>19</v>
       </c>
       <c r="E56">
-        <v>3487.15600585937</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B57" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C57">
         <v>2021</v>
       </c>
       <c r="D57" t="s">
         <v>19</v>
       </c>
       <c r="E57">
-        <v>7184.8059482574463</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2854.69</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B58" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C58">
         <v>2021</v>
       </c>
       <c r="D58" t="s">
         <v>19</v>
       </c>
       <c r="E58">
-        <v>2024.439964294434</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3329.6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C59">
         <v>2021</v>
       </c>
       <c r="D59" t="s">
         <v>19</v>
       </c>
       <c r="E59">
-        <v>2141.2159781455989</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>813.98</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B60" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C60">
         <v>2021</v>
       </c>
       <c r="D60" t="s">
         <v>19</v>
       </c>
       <c r="E60">
-        <v>1116.8439884185791</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>248.86</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B61" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C61">
         <v>2021</v>
       </c>
       <c r="D61" t="s">
         <v>19</v>
       </c>
       <c r="E61">
-        <v>3895.7520618438721</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>755.15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B62" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C62">
         <v>2021</v>
       </c>
       <c r="D62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E62">
-        <v>5557</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>630.04999999999995</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C63">
         <v>2021</v>
       </c>
       <c r="D63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E63">
-        <v>25764</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>831.16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B64" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64">
+        <v>2022</v>
+      </c>
+      <c r="D64" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64">
+        <v>10982.7959241271</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A65" t="s">
+        <v>11</v>
+      </c>
+      <c r="B65" t="s">
         <v>3</v>
       </c>
-      <c r="C64">
-[...15 lines deleted...]
-      </c>
       <c r="C65">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E65">
-        <v>17265.900869905949</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1341.96</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66">
+        <v>2022</v>
+      </c>
+      <c r="D66" t="s">
+        <v>16</v>
+      </c>
+      <c r="E66">
+        <v>2711.56</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A67" t="s">
+        <v>11</v>
+      </c>
+      <c r="B67" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67">
+        <v>2022</v>
+      </c>
+      <c r="D67" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67">
+        <v>1482.06</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A68" t="s">
+        <v>11</v>
+      </c>
+      <c r="B68" t="s">
+        <v>6</v>
+      </c>
+      <c r="C68">
+        <v>2022</v>
+      </c>
+      <c r="D68" t="s">
+        <v>16</v>
+      </c>
+      <c r="E68">
+        <v>604.08000000000004</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A69" t="s">
+        <v>11</v>
+      </c>
+      <c r="B69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C69">
+        <v>2022</v>
+      </c>
+      <c r="D69" t="s">
+        <v>16</v>
+      </c>
+      <c r="E69">
+        <v>2254.48</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A70" t="s">
+        <v>11</v>
+      </c>
+      <c r="B70" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70">
+        <v>2022</v>
+      </c>
+      <c r="D70" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70">
+        <v>1560.56</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A71" t="s">
+        <v>11</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71">
+        <v>2022</v>
+      </c>
+      <c r="D71" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71">
+        <v>1028.0999999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A72" t="s">
+        <v>10</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72">
+        <v>2022</v>
+      </c>
+      <c r="D72" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72">
+        <v>11326</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A73" t="s">
+        <v>11</v>
+      </c>
+      <c r="B73" t="s">
         <v>3</v>
       </c>
-      <c r="C66">
-[...13 lines deleted...]
-      <c r="B67" t="s">
+      <c r="C73">
+        <v>2022</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73">
+        <v>1084.49</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A74" t="s">
+        <v>11</v>
+      </c>
+      <c r="B74" t="s">
         <v>4</v>
       </c>
-      <c r="C67">
-[...13 lines deleted...]
-      <c r="B68" t="s">
+      <c r="C74">
+        <v>2022</v>
+      </c>
+      <c r="D74" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74">
+        <v>2535.7399999999998</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A75" t="s">
+        <v>11</v>
+      </c>
+      <c r="B75" t="s">
         <v>5</v>
       </c>
-      <c r="C68">
-[...13 lines deleted...]
-      <c r="B69" t="s">
+      <c r="C75">
+        <v>2022</v>
+      </c>
+      <c r="D75" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75">
+        <v>2360.09</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B76" t="s">
         <v>6</v>
       </c>
-      <c r="C69">
-[...13 lines deleted...]
-      <c r="B70" t="s">
+      <c r="C76">
+        <v>2022</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76">
+        <v>733.39</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B77" t="s">
         <v>7</v>
       </c>
-      <c r="C70">
-[...13 lines deleted...]
-      <c r="B71" t="s">
+      <c r="C77">
+        <v>2022</v>
+      </c>
+      <c r="D77" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77">
+        <v>2074.5300000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A78" t="s">
+        <v>11</v>
+      </c>
+      <c r="B78" t="s">
         <v>8</v>
       </c>
-      <c r="C71">
-[...13 lines deleted...]
-      <c r="B72" t="s">
+      <c r="C78">
+        <v>2022</v>
+      </c>
+      <c r="D78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78">
+        <v>1534.17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A79" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" t="s">
         <v>9</v>
       </c>
-      <c r="C72">
-[...10 lines deleted...]
-      <c r="A73" t="s">
+      <c r="C79">
+        <v>2022</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79">
+        <v>1003.23</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B80" t="s">
         <v>1</v>
       </c>
-      <c r="B73" t="s">
-[...33 lines deleted...]
-      <c r="B75" t="s">
+      <c r="C80">
+        <v>2022</v>
+      </c>
+      <c r="D80" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80">
+        <v>11991</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A81" t="s">
+        <v>11</v>
+      </c>
+      <c r="B81" t="s">
         <v>3</v>
       </c>
-      <c r="C75">
-[...47 lines deleted...]
-      <c r="B78" t="s">
+      <c r="C81">
+        <v>2022</v>
+      </c>
+      <c r="D81" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81">
+        <v>1778.12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A82" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" t="s">
         <v>4</v>
       </c>
-      <c r="C78">
-[...13 lines deleted...]
-      <c r="B79" t="s">
+      <c r="C82">
+        <v>2022</v>
+      </c>
+      <c r="D82" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82">
+        <v>2756.85</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A83" t="s">
+        <v>11</v>
+      </c>
+      <c r="B83" t="s">
         <v>5</v>
       </c>
-      <c r="C79">
-[...13 lines deleted...]
-      <c r="B80" t="s">
+      <c r="C83">
+        <v>2022</v>
+      </c>
+      <c r="D83" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83">
+        <v>2146.14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A84" t="s">
+        <v>11</v>
+      </c>
+      <c r="B84" t="s">
         <v>6</v>
       </c>
-      <c r="C80">
-[...13 lines deleted...]
-      <c r="B81" t="s">
+      <c r="C84">
+        <v>2022</v>
+      </c>
+      <c r="D84" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84">
+        <v>1656.22</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B85" t="s">
         <v>7</v>
-      </c>
-[...66 lines deleted...]
-        <v>1</v>
       </c>
       <c r="C85">
         <v>2022</v>
       </c>
       <c r="D85" t="s">
         <v>18</v>
       </c>
       <c r="E85">
-        <v>4602</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2027.53</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C86">
         <v>2022</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86">
-        <v>16543</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1054.93</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C87">
         <v>2022</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>571.70000000000005</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B88" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C88">
         <v>2022</v>
       </c>
       <c r="D88" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88">
-        <v>10982.7959241271</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10325.85</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B89" t="s">
         <v>3</v>
       </c>
       <c r="C89">
         <v>2022</v>
       </c>
       <c r="D89" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>986.70199867011979</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90">
         <v>2022</v>
       </c>
       <c r="D90" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90">
-        <v>1341.96</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3108.436000109185</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B91" t="s">
         <v>5</v>
       </c>
       <c r="C91">
         <v>2022</v>
       </c>
       <c r="D91" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91">
-        <v>2711.56</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1313.5839993921111</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B92" t="s">
         <v>6</v>
       </c>
       <c r="C92">
         <v>2022</v>
       </c>
       <c r="D92" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92">
-        <v>1482.06</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1165.620999720413</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93">
         <v>2022</v>
       </c>
       <c r="D93" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93">
-        <v>604.08000000000004</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2170.2640031618071</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B94" t="s">
         <v>8</v>
       </c>
       <c r="C94">
         <v>2022</v>
       </c>
       <c r="D94" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94">
-        <v>2254.48</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1219.9690016207751</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95">
         <v>2022</v>
       </c>
       <c r="D95" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95">
-        <v>1560.56</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>361.27499994263047</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B96" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96">
+        <v>2023</v>
+      </c>
+      <c r="D96" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96">
+        <v>5972</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A97" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" t="s">
+        <v>3</v>
+      </c>
+      <c r="C97">
+        <v>2023</v>
+      </c>
+      <c r="D97" t="s">
+        <v>16</v>
+      </c>
+      <c r="E97">
+        <v>754.3420822750777</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A98" t="s">
+        <v>11</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98">
+        <v>2023</v>
+      </c>
+      <c r="D98" t="s">
+        <v>16</v>
+      </c>
+      <c r="E98">
+        <v>1602.0899974731731</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A99" t="s">
+        <v>11</v>
+      </c>
+      <c r="B99" t="s">
+        <v>5</v>
+      </c>
+      <c r="C99">
+        <v>2023</v>
+      </c>
+      <c r="D99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E99">
+        <v>641.34000163432211</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A100" t="s">
+        <v>11</v>
+      </c>
+      <c r="B100" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100">
+        <v>2023</v>
+      </c>
+      <c r="D100" t="s">
+        <v>16</v>
+      </c>
+      <c r="E100">
+        <v>723.00600174767897</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A101" t="s">
+        <v>11</v>
+      </c>
+      <c r="B101" t="s">
+        <v>7</v>
+      </c>
+      <c r="C101">
+        <v>2023</v>
+      </c>
+      <c r="D101" t="s">
+        <v>16</v>
+      </c>
+      <c r="E101">
+        <v>1167.657000701874</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A102" t="s">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102">
+        <v>2023</v>
+      </c>
+      <c r="D102" t="s">
+        <v>16</v>
+      </c>
+      <c r="E102">
+        <v>948.30300098657608</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A103" t="s">
+        <v>11</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103">
+        <v>2023</v>
+      </c>
+      <c r="D103" t="s">
+        <v>16</v>
+      </c>
+      <c r="E103">
+        <v>135.45299963839349</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A104" t="s">
         <v>10</v>
       </c>
-      <c r="C96">
-[...10 lines deleted...]
-      <c r="A97" t="s">
+      <c r="B104" t="s">
         <v>1</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C104">
+        <v>2023</v>
+      </c>
+      <c r="D104" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104">
+        <v>10113.328999351241</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A105" t="s">
+        <v>11</v>
+      </c>
+      <c r="B105" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105">
+        <v>2023</v>
+      </c>
+      <c r="D105" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105">
+        <v>1014.777997858822</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A106" t="s">
+        <v>11</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106">
+        <v>2023</v>
+      </c>
+      <c r="D106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106">
+        <v>2763.2969970926638</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A107" t="s">
+        <v>11</v>
+      </c>
+      <c r="B107" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107">
+        <v>2023</v>
+      </c>
+      <c r="D107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107">
+        <v>868.01199787482619</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A108" t="s">
+        <v>11</v>
+      </c>
+      <c r="B108" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108">
+        <v>2023</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108">
+        <v>1363.194997224025</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B109" t="s">
+        <v>7</v>
+      </c>
+      <c r="C109">
+        <v>2023</v>
+      </c>
+      <c r="D109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109">
+        <v>1891.23700157553</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A110" t="s">
+        <v>11</v>
+      </c>
+      <c r="B110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C110">
+        <v>2023</v>
+      </c>
+      <c r="D110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110">
+        <v>1094.3360006972221</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A111" t="s">
+        <v>11</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111">
+        <v>2023</v>
+      </c>
+      <c r="D111" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111">
+        <v>1118.474007028155</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A112" t="s">
+        <v>10</v>
+      </c>
+      <c r="B112" t="s">
         <v>1</v>
       </c>
-      <c r="C97">
-[...253 lines deleted...]
-      </c>
       <c r="C112">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D112" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E112">
-        <v>11991</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B113" t="s">
         <v>3</v>
       </c>
       <c r="C113">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D113" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E113">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>565.92058911174536</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D114" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E114">
-        <v>1778.12</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1015.487000215799</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B115" t="s">
         <v>5</v>
       </c>
       <c r="C115">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D115" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E115">
-        <v>2756.85</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>829.46800048556179</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B116" t="s">
         <v>6</v>
       </c>
       <c r="C116">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D116" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E116">
-        <v>2146.14</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>435.89899924956262</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B117" t="s">
         <v>7</v>
       </c>
       <c r="C117">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E117">
-        <v>1656.22</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>668.18999889271799</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B118" t="s">
         <v>8</v>
       </c>
       <c r="C118">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D118" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E118">
-        <v>2027.53</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>600.44700124999508</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E119">
-        <v>1054.93</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>200.48200031556189</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B120" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120">
+        <v>2024</v>
+      </c>
+      <c r="D120" t="s">
+        <v>18</v>
+      </c>
+      <c r="E120">
+        <v>12208.34</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A121" t="s">
+        <v>11</v>
+      </c>
+      <c r="B121" t="s">
+        <v>3</v>
+      </c>
+      <c r="C121">
+        <v>2024</v>
+      </c>
+      <c r="D121" t="s">
+        <v>18</v>
+      </c>
+      <c r="E121">
+        <v>2541.9529489347478</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A122" t="s">
+        <v>11</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122">
+        <v>2024</v>
+      </c>
+      <c r="D122" t="s">
+        <v>18</v>
+      </c>
+      <c r="E122">
+        <v>3821.7129982965998</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A123" t="s">
+        <v>11</v>
+      </c>
+      <c r="B123" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123">
+        <v>2024</v>
+      </c>
+      <c r="D123" t="s">
+        <v>18</v>
+      </c>
+      <c r="E123">
+        <v>909.64400131069124</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A124" t="s">
+        <v>11</v>
+      </c>
+      <c r="B124" t="s">
+        <v>6</v>
+      </c>
+      <c r="C124">
+        <v>2024</v>
+      </c>
+      <c r="D124" t="s">
+        <v>18</v>
+      </c>
+      <c r="E124">
+        <v>782.46800069697201</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A125" t="s">
+        <v>11</v>
+      </c>
+      <c r="B125" t="s">
+        <v>7</v>
+      </c>
+      <c r="C125">
+        <v>2024</v>
+      </c>
+      <c r="D125" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125">
+        <v>1590.0380056109279</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A126" t="s">
+        <v>11</v>
+      </c>
+      <c r="B126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126">
+        <v>2024</v>
+      </c>
+      <c r="D126" t="s">
+        <v>18</v>
+      </c>
+      <c r="E126">
+        <v>1889.286000914406</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A127" t="s">
+        <v>11</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127">
+        <v>2024</v>
+      </c>
+      <c r="D127" t="s">
+        <v>18</v>
+      </c>
+      <c r="E127">
+        <v>673.23500088043511</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A128" t="s">
         <v>10</v>
       </c>
-      <c r="C120">
-[...10 lines deleted...]
-      <c r="A121" t="s">
+      <c r="B128" t="s">
         <v>1</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C128">
+        <v>2024</v>
+      </c>
+      <c r="D128" t="s">
+        <v>19</v>
+      </c>
+      <c r="E128">
+        <v>2817.3900233726022</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A129" t="s">
+        <v>11</v>
+      </c>
+      <c r="B129" t="s">
+        <v>3</v>
+      </c>
+      <c r="C129">
+        <v>2024</v>
+      </c>
+      <c r="D129" t="s">
+        <v>19</v>
+      </c>
+      <c r="E129">
+        <v>883.43802578561008</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A130" t="s">
+        <v>11</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130">
+        <v>2024</v>
+      </c>
+      <c r="D130" t="s">
+        <v>19</v>
+      </c>
+      <c r="E130">
+        <v>912.03799830796197</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A131" t="s">
+        <v>11</v>
+      </c>
+      <c r="B131" t="s">
+        <v>5</v>
+      </c>
+      <c r="C131">
+        <v>2024</v>
+      </c>
+      <c r="D131" t="s">
+        <v>19</v>
+      </c>
+      <c r="E131">
+        <v>269.88699988974258</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A132" t="s">
+        <v>11</v>
+      </c>
+      <c r="B132" t="s">
+        <v>6</v>
+      </c>
+      <c r="C132">
+        <v>2024</v>
+      </c>
+      <c r="D132" t="s">
+        <v>19</v>
+      </c>
+      <c r="E132">
+        <v>236.4159990474582</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A133" t="s">
+        <v>11</v>
+      </c>
+      <c r="B133" t="s">
+        <v>7</v>
+      </c>
+      <c r="C133">
+        <v>2024</v>
+      </c>
+      <c r="D133" t="s">
+        <v>19</v>
+      </c>
+      <c r="E133">
+        <v>137.4269999824464</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A134" t="s">
+        <v>11</v>
+      </c>
+      <c r="B134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134">
+        <v>2024</v>
+      </c>
+      <c r="D134" t="s">
+        <v>19</v>
+      </c>
+      <c r="E134">
+        <v>313.56400040118018</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A135" t="s">
+        <v>11</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135">
+        <v>2024</v>
+      </c>
+      <c r="D135" t="s">
+        <v>19</v>
+      </c>
+      <c r="E135">
+        <v>64.619999958202243</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A136" t="s">
+        <v>10</v>
+      </c>
+      <c r="B136" t="s">
         <v>1</v>
       </c>
-      <c r="C121">
-[...47 lines deleted...]
-      <c r="B124" t="s">
+      <c r="C136">
+        <v>2025</v>
+      </c>
+      <c r="D136" t="s">
+        <v>16</v>
+      </c>
+      <c r="E136">
+        <v>4298.0990569582209</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A137" t="s">
+        <v>11</v>
+      </c>
+      <c r="B137" t="s">
+        <v>3</v>
+      </c>
+      <c r="C137">
+        <v>2025</v>
+      </c>
+      <c r="D137" t="s">
+        <v>16</v>
+      </c>
+      <c r="E137">
+        <v>1019.4640590138733</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A138" t="s">
+        <v>11</v>
+      </c>
+      <c r="B138" t="s">
         <v>4</v>
       </c>
-      <c r="C124">
-[...13 lines deleted...]
-      <c r="B125" t="s">
+      <c r="C138">
+        <v>2025</v>
+      </c>
+      <c r="D138" t="s">
+        <v>16</v>
+      </c>
+      <c r="E138">
+        <v>511.34499963093549</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A139" t="s">
+        <v>11</v>
+      </c>
+      <c r="B139" t="s">
         <v>5</v>
       </c>
-      <c r="C125">
-[...13 lines deleted...]
-      <c r="B126" t="s">
+      <c r="C139">
+        <v>2025</v>
+      </c>
+      <c r="D139" t="s">
+        <v>16</v>
+      </c>
+      <c r="E139">
+        <v>184.22299986053258</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A140" t="s">
+        <v>11</v>
+      </c>
+      <c r="B140" t="s">
         <v>6</v>
       </c>
-      <c r="C126">
-[...13 lines deleted...]
-      <c r="B127" t="s">
+      <c r="C140">
+        <v>2025</v>
+      </c>
+      <c r="D140" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140">
+        <v>665.9510000590235</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A141" t="s">
+        <v>11</v>
+      </c>
+      <c r="B141" t="s">
         <v>7</v>
       </c>
-      <c r="C127">
-[...13 lines deleted...]
-      <c r="B128" t="s">
+      <c r="C141">
+        <v>2025</v>
+      </c>
+      <c r="D141" t="s">
+        <v>16</v>
+      </c>
+      <c r="E141">
+        <v>692.0469999788329</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A142" t="s">
+        <v>11</v>
+      </c>
+      <c r="B142" t="s">
         <v>8</v>
       </c>
-      <c r="C128">
-[...13 lines deleted...]
-      <c r="B129" t="s">
+      <c r="C142">
+        <v>2025</v>
+      </c>
+      <c r="D142" t="s">
+        <v>16</v>
+      </c>
+      <c r="E142">
+        <v>379.60599929932505</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A143" t="s">
+        <v>11</v>
+      </c>
+      <c r="B143" t="s">
         <v>9</v>
       </c>
-      <c r="C129">
-[...13 lines deleted...]
-      <c r="B130" t="s">
+      <c r="C143">
+        <v>2025</v>
+      </c>
+      <c r="D143" t="s">
+        <v>16</v>
+      </c>
+      <c r="E143">
+        <v>845.46299911569804</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A144" t="s">
         <v>10</v>
       </c>
-      <c r="C130">
-[...10 lines deleted...]
-      <c r="A131" t="s">
+      <c r="B144" t="s">
         <v>1</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C144">
+        <v>2025</v>
+      </c>
+      <c r="D144" t="s">
+        <v>17</v>
+      </c>
+      <c r="E144">
+        <v>4344.7830131368246</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A145" t="s">
+        <v>11</v>
+      </c>
+      <c r="B145" t="s">
+        <v>3</v>
+      </c>
+      <c r="C145">
+        <v>2025</v>
+      </c>
+      <c r="D145" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145">
+        <v>737.38201050763018</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A146" t="s">
+        <v>11</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146">
+        <v>2025</v>
+      </c>
+      <c r="D146" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146">
+        <v>740.58100019954145</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A147" t="s">
+        <v>11</v>
+      </c>
+      <c r="B147" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147">
+        <v>2025</v>
+      </c>
+      <c r="D147" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147">
+        <v>435.70000036526471</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A148" t="s">
+        <v>11</v>
+      </c>
+      <c r="B148" t="s">
+        <v>6</v>
+      </c>
+      <c r="C148">
+        <v>2025</v>
+      </c>
+      <c r="D148" t="s">
+        <v>17</v>
+      </c>
+      <c r="E148">
+        <v>324.94099968951195</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A149" t="s">
+        <v>11</v>
+      </c>
+      <c r="B149" t="s">
+        <v>7</v>
+      </c>
+      <c r="C149">
+        <v>2025</v>
+      </c>
+      <c r="D149" t="s">
+        <v>17</v>
+      </c>
+      <c r="E149">
+        <v>1490.1390007473528</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A150" t="s">
+        <v>11</v>
+      </c>
+      <c r="B150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150">
+        <v>2025</v>
+      </c>
+      <c r="D150" t="s">
+        <v>17</v>
+      </c>
+      <c r="E150">
+        <v>408.15600155992433</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A151" t="s">
+        <v>11</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151">
+        <v>2025</v>
+      </c>
+      <c r="D151" t="s">
+        <v>17</v>
+      </c>
+      <c r="E151">
+        <v>207.88400006759912</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A152" t="s">
+        <v>10</v>
+      </c>
+      <c r="B152" t="s">
         <v>1</v>
       </c>
-      <c r="C131">
-[...355 lines deleted...]
-      </c>
       <c r="C152">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D152" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E152">
-        <v>3012</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8351.5460769854253</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C153">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D153" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E153">
-        <v>4316</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3073.893080193433</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D154" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E154">
-        <v>565.92058911174536</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1028.658999804873</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B155" t="s">
         <v>5</v>
       </c>
       <c r="C155">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E155">
-        <v>1015.487000215799</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>408.14000000059605</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B156" t="s">
         <v>6</v>
       </c>
       <c r="C156">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D156" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E156">
-        <v>829.46800048556179</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>730.43599919602275</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D157" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E157">
-        <v>435.89899924956262</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1319.6179974228144</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B158" t="s">
         <v>8</v>
       </c>
       <c r="C158">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D158" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E158">
-        <v>668.18999889271799</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1427.2400005720556</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E159">
-        <v>600.44700124999508</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>363.55999979563057</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B160" t="s">
+        <v>1</v>
+      </c>
+      <c r="C160">
+        <v>2025</v>
+      </c>
+      <c r="D160" t="s">
+        <v>19</v>
+      </c>
+      <c r="E160">
+        <v>9826.234120991081</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A161" t="s">
         <v>10</v>
       </c>
-      <c r="C160">
-[...12 lines deleted...]
-      </c>
       <c r="B161" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C161">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D161" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E161">
-        <v>8397</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2280000150203705</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C162">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D162" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E162">
-        <v>13416</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2296.4691206924617</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B163" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C163">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D163" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E163">
-        <v>12208.34</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2254.1629995070398</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B164" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C164">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D164" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E164">
-        <v>2541.9529489347478</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>556.73400000436231</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B165" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C165">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D165" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E165">
-        <v>3821.7129982965998</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1246.1630017906427</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C166">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D166" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E166">
-        <v>909.64400131069124</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>832.71999865584075</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B167" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C167">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D167" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E167">
-        <v>782.46800069697201</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2137.1319999420084</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B168" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C168">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D168" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E168">
-        <v>1590.0380056109279</v>
-[...543 lines deleted...]
-        <v>207.88400006759912</v>
+        <v>505.08100041374564</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:E159" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>