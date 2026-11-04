--- v1 (2026-09-19)
+++ v2 (2026-11-04)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C4A212A-1A2F-4F4E-AC7F-B2718512C018}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9863227B-5EA2-47EB-B46D-53740E41CDAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12740" yWindow="0" windowWidth="12550" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$159</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="20">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Copper</t>
   </si>
   <si>
     <t>กรุงเทพและปริมณฑล</t>
   </si>
   <si>
     <t>ตะวันออกเฉียงเหนือ</t>
   </si>
   <si>
     <t>ตะวันออก</t>
   </si>
   <si>
     <t>เหนือ</t>
   </si>
   <si>
     <t>ใต้</t>
   </si>
   <si>
@@ -102,65 +102,65 @@
   </si>
   <si>
     <t>subtype</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -469,2917 +469,3189 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E168"/>
+  <dimension ref="A1:E184"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A148" workbookViewId="0">
-      <selection activeCell="H163" sqref="H163"/>
+    <sheetView tabSelected="1" topLeftCell="A160" workbookViewId="0">
+      <selection activeCell="F184" sqref="F184"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="27.375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.08984375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.90625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2">
         <v>15177.43</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3">
         <v>2020</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3">
         <v>1739.369995117188</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4">
         <v>2020</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>5393.2399336099616</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5">
         <v>2020</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5">
         <v>1631.260023117065</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6">
         <v>2020</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
         <v>2549.79000416398</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7">
         <v>2020</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7">
         <v>1775.7399930953979</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8">
         <v>2020</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="E8">
         <v>2088.0300331115718</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>1</v>
       </c>
       <c r="C9">
         <v>2020</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9">
         <v>61737.176568984993</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>3</v>
       </c>
       <c r="C10">
         <v>2020</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10">
         <v>6627.2831573486328</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11">
         <v>2020</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11">
         <v>10470.31708526611</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>5</v>
       </c>
       <c r="C12">
         <v>2020</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12">
         <v>3471.466991424561</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13">
         <v>2020</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13">
         <v>18345.34706115723</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14">
         <v>2020</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14">
         <v>13241.718313217159</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15">
         <v>2020</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15">
         <v>9581.0439605712891</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>1</v>
       </c>
       <c r="C16">
         <v>2020</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16">
         <v>38586.79</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>3</v>
       </c>
       <c r="C17">
         <v>2020</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17">
         <v>2132.0700000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18">
         <v>2020</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18">
         <v>7242.06</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>5</v>
       </c>
       <c r="C19">
         <v>2020</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19">
         <v>3170.05</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20">
         <v>2020</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20">
         <v>8673.36</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21">
         <v>2020</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21">
         <v>9516.7999999999993</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22">
         <v>2020</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22">
         <v>7852.44</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>1</v>
       </c>
       <c r="C23">
         <v>2020</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23">
         <v>36044.06</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>2</v>
       </c>
       <c r="C24">
         <v>2020</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24">
         <v>36.880000000000003</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>3</v>
       </c>
       <c r="C25">
         <v>2020</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25">
         <v>2476.469970703125</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26">
         <v>2020</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26">
         <v>9631.3707516479408</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
         <v>5</v>
       </c>
       <c r="C27">
         <v>2020</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27">
         <v>6432.390007019043</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>
       </c>
       <c r="C28">
         <v>2020</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28">
         <v>5197.3399502038956</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29">
         <v>2020</v>
       </c>
       <c r="D29" t="s">
         <v>19</v>
       </c>
       <c r="E29">
         <v>6556.5399932861328</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30">
         <v>2020</v>
       </c>
       <c r="D30" t="s">
         <v>19</v>
       </c>
       <c r="E30">
         <v>5786.8900871276855</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>1</v>
       </c>
       <c r="C31">
         <v>2021</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31">
         <v>85128.57</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>2</v>
       </c>
       <c r="C32">
         <v>2021</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32">
         <v>99.24</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" t="s">
         <v>3</v>
       </c>
       <c r="C33">
         <v>2021</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33">
         <v>6790.2668304443359</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34">
         <v>2021</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34">
         <v>27965.583457946781</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" t="s">
         <v>5</v>
       </c>
       <c r="C35">
         <v>2021</v>
       </c>
       <c r="D35" t="s">
         <v>16</v>
       </c>
       <c r="E35">
         <v>7242.9620819091797</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36">
         <v>2021</v>
       </c>
       <c r="D36" t="s">
         <v>16</v>
       </c>
       <c r="E36">
         <v>15448.740936279301</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37">
         <v>2021</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37">
         <v>15248.63909912109</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>8</v>
       </c>
       <c r="C38">
         <v>2021</v>
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38">
         <v>12531.59403991699</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>1</v>
       </c>
       <c r="C39">
         <v>2021</v>
       </c>
       <c r="D39" t="s">
         <v>17</v>
       </c>
       <c r="E39">
         <v>19846.877227127501</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>2</v>
       </c>
       <c r="C40">
         <v>2021</v>
       </c>
       <c r="D40" t="s">
         <v>17</v>
       </c>
       <c r="E40">
         <v>3.3020000457763672</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
         <v>3</v>
       </c>
       <c r="C41">
         <v>2021</v>
       </c>
       <c r="D41" t="s">
         <v>17</v>
       </c>
       <c r="E41">
         <v>3487.15600585937</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42">
         <v>2021</v>
       </c>
       <c r="D42" t="s">
         <v>17</v>
       </c>
       <c r="E42">
         <v>7184.8059482574463</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" t="s">
         <v>5</v>
       </c>
       <c r="C43">
         <v>2021</v>
       </c>
       <c r="D43" t="s">
         <v>17</v>
       </c>
       <c r="E43">
         <v>2024.439964294434</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
       <c r="C44">
         <v>2021</v>
       </c>
       <c r="D44" t="s">
         <v>17</v>
       </c>
       <c r="E44">
         <v>2141.2159781455989</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45">
         <v>2021</v>
       </c>
       <c r="D45" t="s">
         <v>17</v>
       </c>
       <c r="E45">
         <v>1116.8439884185791</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46">
         <v>2021</v>
       </c>
       <c r="D46" t="s">
         <v>17</v>
       </c>
       <c r="E46">
         <v>3895.7520618438721</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>1</v>
       </c>
       <c r="C47">
         <v>2021</v>
       </c>
       <c r="D47" t="s">
         <v>18</v>
       </c>
       <c r="E47">
         <v>17265.900869905949</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>2</v>
       </c>
       <c r="C48">
         <v>2021</v>
       </c>
       <c r="D48" t="s">
         <v>18</v>
       </c>
       <c r="E48">
         <v>0.35</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" t="s">
         <v>3</v>
       </c>
       <c r="C49">
         <v>2021</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49">
         <v>3426.5129699707031</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>11</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50">
         <v>2021</v>
       </c>
       <c r="D50" t="s">
         <v>18</v>
       </c>
       <c r="E50">
         <v>5986.5739643573761</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>11</v>
       </c>
       <c r="B51" t="s">
         <v>5</v>
       </c>
       <c r="C51">
         <v>2021</v>
       </c>
       <c r="D51" t="s">
         <v>18</v>
       </c>
       <c r="E51">
         <v>953.73000907897949</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" t="s">
         <v>6</v>
       </c>
       <c r="C52">
         <v>2021</v>
       </c>
       <c r="D52" t="s">
         <v>18</v>
       </c>
       <c r="E52">
         <v>1974.4160099029541</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" t="s">
         <v>7</v>
       </c>
       <c r="C53">
         <v>2021</v>
       </c>
       <c r="D53" t="s">
         <v>18</v>
       </c>
       <c r="E53">
         <v>670.52099418640137</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" t="s">
         <v>8</v>
       </c>
       <c r="C54">
         <v>2021</v>
       </c>
       <c r="D54" t="s">
         <v>18</v>
       </c>
       <c r="E54">
         <v>4254.4569969177246</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>1</v>
       </c>
       <c r="C55">
         <v>2021</v>
       </c>
       <c r="D55" t="s">
         <v>19</v>
       </c>
       <c r="E55">
         <v>9462</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
         <v>2</v>
       </c>
       <c r="C56">
         <v>2021</v>
       </c>
       <c r="D56" t="s">
         <v>19</v>
       </c>
       <c r="E56">
         <v>0.5</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" t="s">
         <v>3</v>
       </c>
       <c r="C57">
         <v>2021</v>
       </c>
       <c r="D57" t="s">
         <v>19</v>
       </c>
       <c r="E57">
         <v>2854.69</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>11</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58">
         <v>2021</v>
       </c>
       <c r="D58" t="s">
         <v>19</v>
       </c>
       <c r="E58">
         <v>3329.6</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" t="s">
         <v>5</v>
       </c>
       <c r="C59">
         <v>2021</v>
       </c>
       <c r="D59" t="s">
         <v>19</v>
       </c>
       <c r="E59">
         <v>813.98</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" t="s">
         <v>6</v>
       </c>
       <c r="C60">
         <v>2021</v>
       </c>
       <c r="D60" t="s">
         <v>19</v>
       </c>
       <c r="E60">
         <v>248.86</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
       <c r="C61">
         <v>2021</v>
       </c>
       <c r="D61" t="s">
         <v>19</v>
       </c>
       <c r="E61">
         <v>755.15</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>11</v>
       </c>
       <c r="B62" t="s">
         <v>8</v>
       </c>
       <c r="C62">
         <v>2021</v>
       </c>
       <c r="D62" t="s">
         <v>19</v>
       </c>
       <c r="E62">
         <v>630.04999999999995</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63">
         <v>2021</v>
       </c>
       <c r="D63" t="s">
         <v>19</v>
       </c>
       <c r="E63">
         <v>831.16</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
         <v>1</v>
       </c>
       <c r="C64">
         <v>2022</v>
       </c>
       <c r="D64" t="s">
         <v>16</v>
       </c>
       <c r="E64">
         <v>10982.7959241271</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" t="s">
         <v>3</v>
       </c>
       <c r="C65">
         <v>2022</v>
       </c>
       <c r="D65" t="s">
         <v>16</v>
       </c>
       <c r="E65">
         <v>1341.96</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>11</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66">
         <v>2022</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66">
         <v>2711.56</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" t="s">
         <v>5</v>
       </c>
       <c r="C67">
         <v>2022</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67">
         <v>1482.06</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" t="s">
         <v>6</v>
       </c>
       <c r="C68">
         <v>2022</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68">
         <v>604.08000000000004</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69">
         <v>2022</v>
       </c>
       <c r="D69" t="s">
         <v>16</v>
       </c>
       <c r="E69">
         <v>2254.48</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" t="s">
         <v>8</v>
       </c>
       <c r="C70">
         <v>2022</v>
       </c>
       <c r="D70" t="s">
         <v>16</v>
       </c>
       <c r="E70">
         <v>1560.56</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71">
         <v>2022</v>
       </c>
       <c r="D71" t="s">
         <v>16</v>
       </c>
       <c r="E71">
         <v>1028.0999999999999</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>1</v>
       </c>
       <c r="C72">
         <v>2022</v>
       </c>
       <c r="D72" t="s">
         <v>17</v>
       </c>
       <c r="E72">
         <v>11326</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" t="s">
         <v>3</v>
       </c>
       <c r="C73">
         <v>2022</v>
       </c>
       <c r="D73" t="s">
         <v>17</v>
       </c>
       <c r="E73">
         <v>1084.49</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>11</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74">
         <v>2022</v>
       </c>
       <c r="D74" t="s">
         <v>17</v>
       </c>
       <c r="E74">
         <v>2535.7399999999998</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" t="s">
         <v>5</v>
       </c>
       <c r="C75">
         <v>2022</v>
       </c>
       <c r="D75" t="s">
         <v>17</v>
       </c>
       <c r="E75">
         <v>2360.09</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" t="s">
         <v>6</v>
       </c>
       <c r="C76">
         <v>2022</v>
       </c>
       <c r="D76" t="s">
         <v>17</v>
       </c>
       <c r="E76">
         <v>733.39</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>11</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77">
         <v>2022</v>
       </c>
       <c r="D77" t="s">
         <v>17</v>
       </c>
       <c r="E77">
         <v>2074.5300000000002</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" t="s">
         <v>8</v>
       </c>
       <c r="C78">
         <v>2022</v>
       </c>
       <c r="D78" t="s">
         <v>17</v>
       </c>
       <c r="E78">
         <v>1534.17</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79">
         <v>2022</v>
       </c>
       <c r="D79" t="s">
         <v>17</v>
       </c>
       <c r="E79">
         <v>1003.23</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>1</v>
       </c>
       <c r="C80">
         <v>2022</v>
       </c>
       <c r="D80" t="s">
         <v>18</v>
       </c>
       <c r="E80">
         <v>11991</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" t="s">
         <v>3</v>
       </c>
       <c r="C81">
         <v>2022</v>
       </c>
       <c r="D81" t="s">
         <v>18</v>
       </c>
       <c r="E81">
         <v>1778.12</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>11</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82">
         <v>2022</v>
       </c>
       <c r="D82" t="s">
         <v>18</v>
       </c>
       <c r="E82">
         <v>2756.85</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>11</v>
       </c>
       <c r="B83" t="s">
         <v>5</v>
       </c>
       <c r="C83">
         <v>2022</v>
       </c>
       <c r="D83" t="s">
         <v>18</v>
       </c>
       <c r="E83">
         <v>2146.14</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" t="s">
         <v>6</v>
       </c>
       <c r="C84">
         <v>2022</v>
       </c>
       <c r="D84" t="s">
         <v>18</v>
       </c>
       <c r="E84">
         <v>1656.22</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
       <c r="C85">
         <v>2022</v>
       </c>
       <c r="D85" t="s">
         <v>18</v>
       </c>
       <c r="E85">
         <v>2027.53</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" t="s">
         <v>8</v>
       </c>
       <c r="C86">
         <v>2022</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86">
         <v>1054.93</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87">
         <v>2022</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87">
         <v>571.70000000000005</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>10</v>
       </c>
       <c r="B88" t="s">
         <v>1</v>
       </c>
       <c r="C88">
         <v>2022</v>
       </c>
       <c r="D88" t="s">
         <v>19</v>
       </c>
       <c r="E88">
         <v>10325.85</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>11</v>
       </c>
       <c r="B89" t="s">
         <v>3</v>
       </c>
       <c r="C89">
         <v>2022</v>
       </c>
       <c r="D89" t="s">
         <v>19</v>
       </c>
       <c r="E89">
         <v>986.70199867011979</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90">
         <v>2022</v>
       </c>
       <c r="D90" t="s">
         <v>19</v>
       </c>
       <c r="E90">
         <v>3108.436000109185</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" t="s">
         <v>5</v>
       </c>
       <c r="C91">
         <v>2022</v>
       </c>
       <c r="D91" t="s">
         <v>19</v>
       </c>
       <c r="E91">
         <v>1313.5839993921111</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" t="s">
         <v>6</v>
       </c>
       <c r="C92">
         <v>2022</v>
       </c>
       <c r="D92" t="s">
         <v>19</v>
       </c>
       <c r="E92">
         <v>1165.620999720413</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>11</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93">
         <v>2022</v>
       </c>
       <c r="D93" t="s">
         <v>19</v>
       </c>
       <c r="E93">
         <v>2170.2640031618071</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>11</v>
       </c>
       <c r="B94" t="s">
         <v>8</v>
       </c>
       <c r="C94">
         <v>2022</v>
       </c>
       <c r="D94" t="s">
         <v>19</v>
       </c>
       <c r="E94">
         <v>1219.9690016207751</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95">
         <v>2022</v>
       </c>
       <c r="D95" t="s">
         <v>19</v>
       </c>
       <c r="E95">
         <v>361.27499994263047</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>10</v>
       </c>
       <c r="B96" t="s">
         <v>1</v>
       </c>
       <c r="C96">
         <v>2023</v>
       </c>
       <c r="D96" t="s">
         <v>16</v>
       </c>
       <c r="E96">
         <v>5972</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" t="s">
         <v>3</v>
       </c>
       <c r="C97">
         <v>2023</v>
       </c>
       <c r="D97" t="s">
         <v>16</v>
       </c>
       <c r="E97">
         <v>754.3420822750777</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98">
         <v>2023</v>
       </c>
       <c r="D98" t="s">
         <v>16</v>
       </c>
       <c r="E98">
         <v>1602.0899974731731</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" t="s">
         <v>5</v>
       </c>
       <c r="C99">
         <v>2023</v>
       </c>
       <c r="D99" t="s">
         <v>16</v>
       </c>
       <c r="E99">
         <v>641.34000163432211</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" t="s">
         <v>6</v>
       </c>
       <c r="C100">
         <v>2023</v>
       </c>
       <c r="D100" t="s">
         <v>16</v>
       </c>
       <c r="E100">
         <v>723.00600174767897</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" t="s">
         <v>7</v>
       </c>
       <c r="C101">
         <v>2023</v>
       </c>
       <c r="D101" t="s">
         <v>16</v>
       </c>
       <c r="E101">
         <v>1167.657000701874</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" t="s">
         <v>8</v>
       </c>
       <c r="C102">
         <v>2023</v>
       </c>
       <c r="D102" t="s">
         <v>16</v>
       </c>
       <c r="E102">
         <v>948.30300098657608</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103">
         <v>2023</v>
       </c>
       <c r="D103" t="s">
         <v>16</v>
       </c>
       <c r="E103">
         <v>135.45299963839349</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
         <v>10</v>
       </c>
       <c r="B104" t="s">
         <v>1</v>
       </c>
       <c r="C104">
         <v>2023</v>
       </c>
       <c r="D104" t="s">
         <v>17</v>
       </c>
       <c r="E104">
         <v>10113.328999351241</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" t="s">
         <v>3</v>
       </c>
       <c r="C105">
         <v>2023</v>
       </c>
       <c r="D105" t="s">
         <v>17</v>
       </c>
       <c r="E105">
         <v>1014.777997858822</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106">
         <v>2023</v>
       </c>
       <c r="D106" t="s">
         <v>17</v>
       </c>
       <c r="E106">
         <v>2763.2969970926638</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" t="s">
         <v>5</v>
       </c>
       <c r="C107">
         <v>2023</v>
       </c>
       <c r="D107" t="s">
         <v>17</v>
       </c>
       <c r="E107">
         <v>868.01199787482619</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
         <v>11</v>
       </c>
       <c r="B108" t="s">
         <v>6</v>
       </c>
       <c r="C108">
         <v>2023</v>
       </c>
       <c r="D108" t="s">
         <v>17</v>
       </c>
       <c r="E108">
         <v>1363.194997224025</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" t="s">
         <v>7</v>
       </c>
       <c r="C109">
         <v>2023</v>
       </c>
       <c r="D109" t="s">
         <v>17</v>
       </c>
       <c r="E109">
         <v>1891.23700157553</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
         <v>11</v>
       </c>
       <c r="B110" t="s">
         <v>8</v>
       </c>
       <c r="C110">
         <v>2023</v>
       </c>
       <c r="D110" t="s">
         <v>17</v>
       </c>
       <c r="E110">
         <v>1094.3360006972221</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
         <v>11</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111">
         <v>2023</v>
       </c>
       <c r="D111" t="s">
         <v>17</v>
       </c>
       <c r="E111">
         <v>1118.474007028155</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
         <v>10</v>
       </c>
       <c r="B112" t="s">
         <v>1</v>
       </c>
       <c r="C112">
         <v>2023</v>
       </c>
       <c r="D112" t="s">
         <v>18</v>
       </c>
       <c r="E112">
         <v>4316</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" t="s">
         <v>3</v>
       </c>
       <c r="C113">
         <v>2023</v>
       </c>
       <c r="D113" t="s">
         <v>18</v>
       </c>
       <c r="E113">
         <v>565.92058911174536</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114">
         <v>2023</v>
       </c>
       <c r="D114" t="s">
         <v>18</v>
       </c>
       <c r="E114">
         <v>1015.487000215799</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" t="s">
         <v>5</v>
       </c>
       <c r="C115">
         <v>2023</v>
       </c>
       <c r="D115" t="s">
         <v>18</v>
       </c>
       <c r="E115">
         <v>829.46800048556179</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
         <v>11</v>
       </c>
       <c r="B116" t="s">
         <v>6</v>
       </c>
       <c r="C116">
         <v>2023</v>
       </c>
       <c r="D116" t="s">
         <v>18</v>
       </c>
       <c r="E116">
         <v>435.89899924956262</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" t="s">
         <v>7</v>
       </c>
       <c r="C117">
         <v>2023</v>
       </c>
       <c r="D117" t="s">
         <v>18</v>
       </c>
       <c r="E117">
         <v>668.18999889271799</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
         <v>11</v>
       </c>
       <c r="B118" t="s">
         <v>8</v>
       </c>
       <c r="C118">
         <v>2023</v>
       </c>
       <c r="D118" t="s">
         <v>18</v>
       </c>
       <c r="E118">
         <v>600.44700124999508</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
         <v>11</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119">
         <v>2023</v>
       </c>
       <c r="D119" t="s">
         <v>18</v>
       </c>
       <c r="E119">
         <v>200.48200031556189</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
         <v>10</v>
       </c>
       <c r="B120" t="s">
         <v>1</v>
       </c>
       <c r="C120">
         <v>2024</v>
       </c>
       <c r="D120" t="s">
         <v>18</v>
       </c>
       <c r="E120">
         <v>12208.34</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" t="s">
         <v>3</v>
       </c>
       <c r="C121">
         <v>2024</v>
       </c>
       <c r="D121" t="s">
         <v>18</v>
       </c>
       <c r="E121">
         <v>2541.9529489347478</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
         <v>11</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122">
         <v>2024</v>
       </c>
       <c r="D122" t="s">
         <v>18</v>
       </c>
       <c r="E122">
         <v>3821.7129982965998</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
         <v>11</v>
       </c>
       <c r="B123" t="s">
         <v>5</v>
       </c>
       <c r="C123">
         <v>2024</v>
       </c>
       <c r="D123" t="s">
         <v>18</v>
       </c>
       <c r="E123">
         <v>909.64400131069124</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
         <v>11</v>
       </c>
       <c r="B124" t="s">
         <v>6</v>
       </c>
       <c r="C124">
         <v>2024</v>
       </c>
       <c r="D124" t="s">
         <v>18</v>
       </c>
       <c r="E124">
         <v>782.46800069697201</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
         <v>11</v>
       </c>
       <c r="B125" t="s">
         <v>7</v>
       </c>
       <c r="C125">
         <v>2024</v>
       </c>
       <c r="D125" t="s">
         <v>18</v>
       </c>
       <c r="E125">
         <v>1590.0380056109279</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
         <v>11</v>
       </c>
       <c r="B126" t="s">
         <v>8</v>
       </c>
       <c r="C126">
         <v>2024</v>
       </c>
       <c r="D126" t="s">
         <v>18</v>
       </c>
       <c r="E126">
         <v>1889.286000914406</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
         <v>11</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127">
         <v>2024</v>
       </c>
       <c r="D127" t="s">
         <v>18</v>
       </c>
       <c r="E127">
         <v>673.23500088043511</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
         <v>10</v>
       </c>
       <c r="B128" t="s">
         <v>1</v>
       </c>
       <c r="C128">
         <v>2024</v>
       </c>
       <c r="D128" t="s">
         <v>19</v>
       </c>
       <c r="E128">
         <v>2817.3900233726022</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
         <v>11</v>
       </c>
       <c r="B129" t="s">
         <v>3</v>
       </c>
       <c r="C129">
         <v>2024</v>
       </c>
       <c r="D129" t="s">
         <v>19</v>
       </c>
       <c r="E129">
         <v>883.43802578561008</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
         <v>11</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130">
         <v>2024</v>
       </c>
       <c r="D130" t="s">
         <v>19</v>
       </c>
       <c r="E130">
         <v>912.03799830796197</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A131" t="s">
         <v>11</v>
       </c>
       <c r="B131" t="s">
         <v>5</v>
       </c>
       <c r="C131">
         <v>2024</v>
       </c>
       <c r="D131" t="s">
         <v>19</v>
       </c>
       <c r="E131">
         <v>269.88699988974258</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A132" t="s">
         <v>11</v>
       </c>
       <c r="B132" t="s">
         <v>6</v>
       </c>
       <c r="C132">
         <v>2024</v>
       </c>
       <c r="D132" t="s">
         <v>19</v>
       </c>
       <c r="E132">
         <v>236.4159990474582</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A133" t="s">
         <v>11</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133">
         <v>2024</v>
       </c>
       <c r="D133" t="s">
         <v>19</v>
       </c>
       <c r="E133">
         <v>137.4269999824464</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A134" t="s">
         <v>11</v>
       </c>
       <c r="B134" t="s">
         <v>8</v>
       </c>
       <c r="C134">
         <v>2024</v>
       </c>
       <c r="D134" t="s">
         <v>19</v>
       </c>
       <c r="E134">
         <v>313.56400040118018</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A135" t="s">
         <v>11</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135">
         <v>2024</v>
       </c>
       <c r="D135" t="s">
         <v>19</v>
       </c>
       <c r="E135">
         <v>64.619999958202243</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A136" t="s">
         <v>10</v>
       </c>
       <c r="B136" t="s">
         <v>1</v>
       </c>
       <c r="C136">
         <v>2025</v>
       </c>
       <c r="D136" t="s">
         <v>16</v>
       </c>
       <c r="E136">
         <v>4298.0990569582209</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A137" t="s">
         <v>11</v>
       </c>
       <c r="B137" t="s">
         <v>3</v>
       </c>
       <c r="C137">
         <v>2025</v>
       </c>
       <c r="D137" t="s">
         <v>16</v>
       </c>
       <c r="E137">
         <v>1019.4640590138733</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A138" t="s">
         <v>11</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138">
         <v>2025</v>
       </c>
       <c r="D138" t="s">
         <v>16</v>
       </c>
       <c r="E138">
         <v>511.34499963093549</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" t="s">
         <v>5</v>
       </c>
       <c r="C139">
         <v>2025</v>
       </c>
       <c r="D139" t="s">
         <v>16</v>
       </c>
       <c r="E139">
         <v>184.22299986053258</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A140" t="s">
         <v>11</v>
       </c>
       <c r="B140" t="s">
         <v>6</v>
       </c>
       <c r="C140">
         <v>2025</v>
       </c>
       <c r="D140" t="s">
         <v>16</v>
       </c>
       <c r="E140">
         <v>665.9510000590235</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A141" t="s">
         <v>11</v>
       </c>
       <c r="B141" t="s">
         <v>7</v>
       </c>
       <c r="C141">
         <v>2025</v>
       </c>
       <c r="D141" t="s">
         <v>16</v>
       </c>
       <c r="E141">
         <v>692.0469999788329</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A142" t="s">
         <v>11</v>
       </c>
       <c r="B142" t="s">
         <v>8</v>
       </c>
       <c r="C142">
         <v>2025</v>
       </c>
       <c r="D142" t="s">
         <v>16</v>
       </c>
       <c r="E142">
         <v>379.60599929932505</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A143" t="s">
         <v>11</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143">
         <v>2025</v>
       </c>
       <c r="D143" t="s">
         <v>16</v>
       </c>
       <c r="E143">
         <v>845.46299911569804</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A144" t="s">
         <v>10</v>
       </c>
       <c r="B144" t="s">
         <v>1</v>
       </c>
       <c r="C144">
         <v>2025</v>
       </c>
       <c r="D144" t="s">
         <v>17</v>
       </c>
       <c r="E144">
         <v>4344.7830131368246</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A145" t="s">
         <v>11</v>
       </c>
       <c r="B145" t="s">
         <v>3</v>
       </c>
       <c r="C145">
         <v>2025</v>
       </c>
       <c r="D145" t="s">
         <v>17</v>
       </c>
       <c r="E145">
         <v>737.38201050763018</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A146" t="s">
         <v>11</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146">
         <v>2025</v>
       </c>
       <c r="D146" t="s">
         <v>17</v>
       </c>
       <c r="E146">
         <v>740.58100019954145</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A147" t="s">
         <v>11</v>
       </c>
       <c r="B147" t="s">
         <v>5</v>
       </c>
       <c r="C147">
         <v>2025</v>
       </c>
       <c r="D147" t="s">
         <v>17</v>
       </c>
       <c r="E147">
         <v>435.70000036526471</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A148" t="s">
         <v>11</v>
       </c>
       <c r="B148" t="s">
         <v>6</v>
       </c>
       <c r="C148">
         <v>2025</v>
       </c>
       <c r="D148" t="s">
         <v>17</v>
       </c>
       <c r="E148">
         <v>324.94099968951195</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A149" t="s">
         <v>11</v>
       </c>
       <c r="B149" t="s">
         <v>7</v>
       </c>
       <c r="C149">
         <v>2025</v>
       </c>
       <c r="D149" t="s">
         <v>17</v>
       </c>
       <c r="E149">
         <v>1490.1390007473528</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A150" t="s">
         <v>11</v>
       </c>
       <c r="B150" t="s">
         <v>8</v>
       </c>
       <c r="C150">
         <v>2025</v>
       </c>
       <c r="D150" t="s">
         <v>17</v>
       </c>
       <c r="E150">
         <v>408.15600155992433</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A151" t="s">
         <v>11</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151">
         <v>2025</v>
       </c>
       <c r="D151" t="s">
         <v>17</v>
       </c>
       <c r="E151">
         <v>207.88400006759912</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A152" t="s">
         <v>10</v>
       </c>
       <c r="B152" t="s">
         <v>1</v>
       </c>
       <c r="C152">
         <v>2025</v>
       </c>
       <c r="D152" t="s">
         <v>18</v>
       </c>
       <c r="E152">
         <v>8351.5460769854253</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A153" t="s">
         <v>11</v>
       </c>
       <c r="B153" t="s">
         <v>3</v>
       </c>
       <c r="C153">
         <v>2025</v>
       </c>
       <c r="D153" t="s">
         <v>18</v>
       </c>
       <c r="E153">
         <v>3073.893080193433</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A154" t="s">
         <v>11</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154">
         <v>2025</v>
       </c>
       <c r="D154" t="s">
         <v>18</v>
       </c>
       <c r="E154">
         <v>1028.658999804873</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A155" t="s">
         <v>11</v>
       </c>
       <c r="B155" t="s">
         <v>5</v>
       </c>
       <c r="C155">
         <v>2025</v>
       </c>
       <c r="D155" t="s">
         <v>18</v>
       </c>
       <c r="E155">
         <v>408.14000000059605</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" t="s">
         <v>6</v>
       </c>
       <c r="C156">
         <v>2025</v>
       </c>
       <c r="D156" t="s">
         <v>18</v>
       </c>
       <c r="E156">
         <v>730.43599919602275</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157">
         <v>2025</v>
       </c>
       <c r="D157" t="s">
         <v>18</v>
       </c>
       <c r="E157">
         <v>1319.6179974228144</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A158" t="s">
         <v>11</v>
       </c>
       <c r="B158" t="s">
         <v>8</v>
       </c>
       <c r="C158">
         <v>2025</v>
       </c>
       <c r="D158" t="s">
         <v>18</v>
       </c>
       <c r="E158">
         <v>1427.2400005720556</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A159" t="s">
         <v>11</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159">
         <v>2025</v>
       </c>
       <c r="D159" t="s">
         <v>18</v>
       </c>
       <c r="E159">
         <v>363.55999979563057</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A160" t="s">
         <v>10</v>
       </c>
       <c r="B160" t="s">
         <v>1</v>
       </c>
       <c r="C160">
         <v>2025</v>
       </c>
       <c r="D160" t="s">
         <v>19</v>
       </c>
       <c r="E160">
         <v>9826.234120991081</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A161" t="s">
         <v>10</v>
       </c>
       <c r="B161" t="s">
         <v>2</v>
       </c>
       <c r="C161">
         <v>2025</v>
       </c>
       <c r="D161" t="s">
         <v>19</v>
       </c>
       <c r="E161">
         <v>2.2280000150203705</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" t="s">
         <v>3</v>
       </c>
       <c r="C162">
         <v>2025</v>
       </c>
       <c r="D162" t="s">
         <v>19</v>
       </c>
       <c r="E162">
         <v>2296.4691206924617</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A163" t="s">
         <v>11</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163">
         <v>2025</v>
       </c>
       <c r="D163" t="s">
         <v>19</v>
       </c>
       <c r="E163">
         <v>2254.1629995070398</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A164" t="s">
         <v>11</v>
       </c>
       <c r="B164" t="s">
         <v>5</v>
       </c>
       <c r="C164">
         <v>2025</v>
       </c>
       <c r="D164" t="s">
         <v>19</v>
       </c>
       <c r="E164">
         <v>556.73400000436231</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A165" t="s">
         <v>11</v>
       </c>
       <c r="B165" t="s">
         <v>6</v>
       </c>
       <c r="C165">
         <v>2025</v>
       </c>
       <c r="D165" t="s">
         <v>19</v>
       </c>
       <c r="E165">
         <v>1246.1630017906427</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A166" t="s">
         <v>11</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166">
         <v>2025</v>
       </c>
       <c r="D166" t="s">
         <v>19</v>
       </c>
       <c r="E166">
         <v>832.71999865584075</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A167" t="s">
         <v>11</v>
       </c>
       <c r="B167" t="s">
         <v>8</v>
       </c>
       <c r="C167">
         <v>2025</v>
       </c>
       <c r="D167" t="s">
         <v>19</v>
       </c>
       <c r="E167">
         <v>2137.1319999420084</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A168" t="s">
         <v>11</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168">
         <v>2025</v>
       </c>
       <c r="D168" t="s">
         <v>19</v>
       </c>
       <c r="E168">
         <v>505.08100041374564</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A169" t="s">
+        <v>10</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1</v>
+      </c>
+      <c r="C169">
+        <v>2026</v>
+      </c>
+      <c r="D169" t="s">
+        <v>16</v>
+      </c>
+      <c r="E169">
+        <v>7719.3958163801581</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A170" t="s">
+        <v>11</v>
+      </c>
+      <c r="B170" t="s">
+        <v>3</v>
+      </c>
+      <c r="C170">
+        <v>2026</v>
+      </c>
+      <c r="D170" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170">
+        <v>1788.1948083587922</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A171" t="s">
+        <v>11</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171">
+        <v>2026</v>
+      </c>
+      <c r="D171" t="s">
+        <v>16</v>
+      </c>
+      <c r="E171">
+        <v>998.01800272893161</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A172" t="s">
+        <v>11</v>
+      </c>
+      <c r="B172" t="s">
+        <v>5</v>
+      </c>
+      <c r="C172">
+        <v>2026</v>
+      </c>
+      <c r="D172" t="s">
+        <v>16</v>
+      </c>
+      <c r="E172">
+        <v>645.34300047508441</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A173" t="s">
+        <v>11</v>
+      </c>
+      <c r="B173" t="s">
+        <v>6</v>
+      </c>
+      <c r="C173">
+        <v>2026</v>
+      </c>
+      <c r="D173" t="s">
+        <v>16</v>
+      </c>
+      <c r="E173">
+        <v>906.18600411619991</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A174" t="s">
+        <v>11</v>
+      </c>
+      <c r="B174" t="s">
+        <v>7</v>
+      </c>
+      <c r="C174">
+        <v>2026</v>
+      </c>
+      <c r="D174" t="s">
+        <v>16</v>
+      </c>
+      <c r="E174">
+        <v>1635.1999977263622</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A175" t="s">
+        <v>11</v>
+      </c>
+      <c r="B175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175">
+        <v>2026</v>
+      </c>
+      <c r="D175" t="s">
+        <v>16</v>
+      </c>
+      <c r="E175">
+        <v>1158.3199983688537</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A176" t="s">
+        <v>11</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176">
+        <v>2026</v>
+      </c>
+      <c r="D176" t="s">
+        <v>16</v>
+      </c>
+      <c r="E176">
+        <v>588.13400460593402</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A177" t="s">
+        <v>10</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1</v>
+      </c>
+      <c r="C177">
+        <v>2026</v>
+      </c>
+      <c r="D177" t="s">
+        <v>17</v>
+      </c>
+      <c r="E177">
+        <v>18397.035052377032</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A178" t="s">
+        <v>11</v>
+      </c>
+      <c r="B178" t="s">
+        <v>3</v>
+      </c>
+      <c r="C178">
+        <v>2026</v>
+      </c>
+      <c r="D178" t="s">
+        <v>17</v>
+      </c>
+      <c r="E178">
+        <v>3227.7840446790215</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A179" t="s">
+        <v>11</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179">
+        <v>2026</v>
+      </c>
+      <c r="D179" t="s">
+        <v>17</v>
+      </c>
+      <c r="E179">
+        <v>3373.3490069722757</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A180" t="s">
+        <v>11</v>
+      </c>
+      <c r="B180" t="s">
+        <v>5</v>
+      </c>
+      <c r="C180">
+        <v>2026</v>
+      </c>
+      <c r="D180" t="s">
+        <v>17</v>
+      </c>
+      <c r="E180">
+        <v>1354.8879996153992</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A181" t="s">
+        <v>11</v>
+      </c>
+      <c r="B181" t="s">
+        <v>6</v>
+      </c>
+      <c r="C181">
+        <v>2026</v>
+      </c>
+      <c r="D181" t="s">
+        <v>17</v>
+      </c>
+      <c r="E181">
+        <v>3371.3840026832186</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A182" t="s">
+        <v>11</v>
+      </c>
+      <c r="B182" t="s">
+        <v>7</v>
+      </c>
+      <c r="C182">
+        <v>2026</v>
+      </c>
+      <c r="D182" t="s">
+        <v>17</v>
+      </c>
+      <c r="E182">
+        <v>3215.1299961251207</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A183" t="s">
+        <v>11</v>
+      </c>
+      <c r="B183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C183">
+        <v>2026</v>
+      </c>
+      <c r="D183" t="s">
+        <v>17</v>
+      </c>
+      <c r="E183">
+        <v>2667.1579967036378</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A184" t="s">
+        <v>11</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184">
+        <v>2026</v>
+      </c>
+      <c r="D184" t="s">
+        <v>17</v>
+      </c>
+      <c r="E184">
+        <v>1187.3420055983588</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E159" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>