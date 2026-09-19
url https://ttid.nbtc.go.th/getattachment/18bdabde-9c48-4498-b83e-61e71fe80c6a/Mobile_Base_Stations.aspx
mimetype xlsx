--- v0 (2026-06-15)
+++ v1 (2026-09-19)
@@ -4,91 +4,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58D2CCA9-FDEB-4992-A5BC-5C10CF854FE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FAE56E3-3FF2-4FF1-8A94-05B81400C835}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="2295" windowWidth="25065" windowHeight="13185" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="11">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>2100 MHz</t>
   </si>
   <si>
     <t>1800 MHz</t>
   </si>
   <si>
     <t>900 MHz</t>
-  </si>
-[...10 lines deleted...]
-    <t>2023/2566</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>frequency</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
@@ -473,742 +461,742 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D49"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" t="s">
-        <v>4</v>
+      <c r="B2">
+        <v>2020</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D2">
         <v>79743</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
-      <c r="B3" t="s">
-        <v>4</v>
+      <c r="B3">
+        <v>2020</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D3">
         <v>53419</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>4</v>
+      <c r="B4">
+        <v>2020</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D4">
         <v>38858</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>1</v>
       </c>
-      <c r="B5" t="s">
-        <v>4</v>
+      <c r="B5">
+        <v>2020</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D5">
         <v>80298</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>2</v>
       </c>
-      <c r="B6" t="s">
-        <v>4</v>
+      <c r="B6">
+        <v>2020</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D6">
         <v>53761</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
-        <v>4</v>
+      <c r="B7">
+        <v>2020</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D7">
         <v>38793</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>1</v>
       </c>
-      <c r="B8" t="s">
-        <v>4</v>
+      <c r="B8">
+        <v>2020</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D8">
         <v>81000</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>2</v>
       </c>
-      <c r="B9" t="s">
-        <v>4</v>
+      <c r="B9">
+        <v>2020</v>
       </c>
       <c r="C9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D9">
         <v>53683</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>3</v>
       </c>
-      <c r="B10" t="s">
-        <v>4</v>
+      <c r="B10">
+        <v>2020</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D10">
         <v>39002</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>1</v>
       </c>
-      <c r="B11" t="s">
-        <v>4</v>
+      <c r="B11">
+        <v>2020</v>
       </c>
       <c r="C11" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D11">
         <v>82333</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>2</v>
       </c>
-      <c r="B12" t="s">
-        <v>4</v>
+      <c r="B12">
+        <v>2020</v>
       </c>
       <c r="C12" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D12">
         <v>54002</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>3</v>
       </c>
-      <c r="B13" t="s">
-        <v>4</v>
+      <c r="B13">
+        <v>2020</v>
       </c>
       <c r="C13" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D13">
         <v>41650</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>1</v>
       </c>
-      <c r="B14" t="s">
-        <v>5</v>
+      <c r="B14">
+        <v>2021</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D14">
         <v>83011</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>2</v>
       </c>
-      <c r="B15" t="s">
-        <v>5</v>
+      <c r="B15">
+        <v>2021</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D15">
         <v>56564</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>3</v>
       </c>
-      <c r="B16" t="s">
-        <v>5</v>
+      <c r="B16">
+        <v>2021</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D16">
         <v>42018</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>1</v>
       </c>
-      <c r="B17" t="s">
-        <v>5</v>
+      <c r="B17">
+        <v>2021</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D17">
         <v>83272</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>2</v>
       </c>
-      <c r="B18" t="s">
-        <v>5</v>
+      <c r="B18">
+        <v>2021</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D18">
         <v>56867</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>3</v>
       </c>
-      <c r="B19" t="s">
-        <v>5</v>
+      <c r="B19">
+        <v>2021</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D19">
         <v>42102</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>1</v>
       </c>
-      <c r="B20" t="s">
-        <v>5</v>
+      <c r="B20">
+        <v>2021</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D20">
         <v>83354</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>2</v>
       </c>
-      <c r="B21" t="s">
-        <v>5</v>
+      <c r="B21">
+        <v>2021</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D21">
         <v>57491</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>3</v>
       </c>
-      <c r="B22" t="s">
-        <v>5</v>
+      <c r="B22">
+        <v>2021</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D22">
         <v>42404</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>1</v>
       </c>
-      <c r="B23" t="s">
-        <v>5</v>
+      <c r="B23">
+        <v>2021</v>
       </c>
       <c r="C23" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D23">
         <v>83423</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>2</v>
       </c>
-      <c r="B24" t="s">
-        <v>5</v>
+      <c r="B24">
+        <v>2021</v>
       </c>
       <c r="C24" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D24">
         <v>57601</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>3</v>
       </c>
-      <c r="B25" t="s">
-        <v>5</v>
+      <c r="B25">
+        <v>2021</v>
       </c>
       <c r="C25" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D25">
         <v>42475</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>1</v>
       </c>
-      <c r="B26" t="s">
-        <v>6</v>
+      <c r="B26">
+        <v>2022</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D26">
         <v>84406</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>2</v>
       </c>
-      <c r="B27" t="s">
-        <v>6</v>
+      <c r="B27">
+        <v>2022</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D27">
         <v>52163</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>3</v>
       </c>
-      <c r="B28" t="s">
-        <v>6</v>
+      <c r="B28">
+        <v>2022</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D28">
         <v>52724</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>1</v>
       </c>
-      <c r="B29" t="s">
-        <v>6</v>
+      <c r="B29">
+        <v>2022</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D29">
         <v>84510</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>2</v>
       </c>
-      <c r="B30" t="s">
-        <v>6</v>
+      <c r="B30">
+        <v>2022</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D30">
         <v>52351</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>3</v>
       </c>
-      <c r="B31" t="s">
-        <v>6</v>
+      <c r="B31">
+        <v>2022</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D31">
         <v>52800</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>1</v>
       </c>
-      <c r="B32" t="s">
-        <v>6</v>
+      <c r="B32">
+        <v>2022</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D32">
         <v>84852</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>2</v>
       </c>
-      <c r="B33" t="s">
-        <v>6</v>
+      <c r="B33">
+        <v>2022</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D33">
         <v>52668</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>3</v>
       </c>
-      <c r="B34" t="s">
-        <v>6</v>
+      <c r="B34">
+        <v>2022</v>
       </c>
       <c r="C34" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D34">
         <v>52975</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>1</v>
       </c>
-      <c r="B35" t="s">
-        <v>6</v>
+      <c r="B35">
+        <v>2022</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D35">
         <v>84857</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>2</v>
       </c>
-      <c r="B36" t="s">
-        <v>6</v>
+      <c r="B36">
+        <v>2022</v>
       </c>
       <c r="C36" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D36">
         <v>52672</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>3</v>
       </c>
-      <c r="B37" t="s">
-        <v>6</v>
+      <c r="B37">
+        <v>2022</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D37">
         <v>52979</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>1</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38">
+        <v>2023</v>
+      </c>
+      <c r="C38" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D38">
         <v>86391</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>2</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39">
+        <v>2023</v>
+      </c>
+      <c r="C39" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D39">
         <v>54252</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>3</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40">
+        <v>2023</v>
+      </c>
+      <c r="C40" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D40">
         <v>55534</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>1</v>
       </c>
-      <c r="B41" t="s">
-        <v>7</v>
+      <c r="B41">
+        <v>2023</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D41">
         <v>89923</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>2</v>
       </c>
-      <c r="B42" t="s">
-        <v>7</v>
+      <c r="B42">
+        <v>2023</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D42">
         <v>60252</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>3</v>
       </c>
-      <c r="B43" t="s">
-        <v>7</v>
+      <c r="B43">
+        <v>2023</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D43">
         <v>56220</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>1</v>
       </c>
-      <c r="B44" t="s">
-        <v>7</v>
+      <c r="B44">
+        <v>2023</v>
       </c>
       <c r="C44" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D44">
         <v>90524</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>2</v>
       </c>
-      <c r="B45" t="s">
-        <v>7</v>
+      <c r="B45">
+        <v>2023</v>
       </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D45">
         <v>60877</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>3</v>
       </c>
-      <c r="B46" t="s">
-        <v>7</v>
+      <c r="B46">
+        <v>2023</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D46">
         <v>56912</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>1</v>
       </c>
-      <c r="B47" t="s">
-        <v>7</v>
+      <c r="B47">
+        <v>2023</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D47">
         <v>89012</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>2</v>
       </c>
-      <c r="B48" t="s">
-        <v>7</v>
+      <c r="B48">
+        <v>2023</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D48">
         <v>59495</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>3</v>
       </c>
-      <c r="B49" t="s">
-        <v>7</v>
+      <c r="B49">
+        <v>2023</v>
       </c>
       <c r="C49" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D49">
         <v>62758</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>