--- v0 (2026-06-16)
+++ v1 (2026-09-19)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E9D3A30-121C-4A7E-851C-3547B4DB0D7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4CE9DBB-6D29-4CB3-8303-6E1C0000C586}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14700" yWindow="0" windowWidth="14040" windowHeight="15465" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$166</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="19">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>AMX</t>
   </si>
   <si>
     <t>AWN</t>
   </si>
   <si>
     <t>3BB</t>
   </si>
   <si>
     <t>CAT</t>
   </si>
   <si>
     <t>DTN</t>
   </si>
   <si>
     <t>OTW</t>
   </si>
   <si>
     <t>TOT</t>
   </si>
   <si>
@@ -97,51 +97,51 @@
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>จำนวนเลขหมายโทรศัพท์ประจำที่ที่ใช้งานอยู่ (Active)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="187" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -164,51 +164,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="187" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma 10" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -486,54 +486,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E166"/>
+  <dimension ref="A1:E178"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" topLeftCell="A143" workbookViewId="0">
+      <selection activeCell="G167" sqref="G167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3318,50 +3318,254 @@
       <c r="C165">
         <v>2025</v>
       </c>
       <c r="D165" t="s">
         <v>15</v>
       </c>
       <c r="E165" s="2">
         <v>1105097</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" t="s">
         <v>18</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166">
         <v>2025</v>
       </c>
       <c r="D166" t="s">
         <v>15</v>
       </c>
       <c r="E166" s="2">
         <v>2412633</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A167" t="s">
+        <v>18</v>
+      </c>
+      <c r="B167" t="s">
+        <v>2</v>
+      </c>
+      <c r="C167">
+        <v>2025</v>
+      </c>
+      <c r="D167" t="s">
+        <v>16</v>
+      </c>
+      <c r="E167">
+        <v>128987</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A168" t="s">
+        <v>18</v>
+      </c>
+      <c r="B168" t="s">
+        <v>3</v>
+      </c>
+      <c r="C168">
+        <v>2025</v>
+      </c>
+      <c r="D168" t="s">
+        <v>16</v>
+      </c>
+      <c r="E168">
+        <v>79741</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A169" t="s">
+        <v>18</v>
+      </c>
+      <c r="B169" t="s">
+        <v>5</v>
+      </c>
+      <c r="C169">
+        <v>2025</v>
+      </c>
+      <c r="D169" t="s">
+        <v>16</v>
+      </c>
+      <c r="E169">
+        <v>21043</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A170" t="s">
+        <v>18</v>
+      </c>
+      <c r="B170" t="s">
+        <v>6</v>
+      </c>
+      <c r="C170">
+        <v>2025</v>
+      </c>
+      <c r="D170" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170">
+        <v>9033</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A171" t="s">
+        <v>18</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171">
+        <v>2025</v>
+      </c>
+      <c r="D171" t="s">
+        <v>16</v>
+      </c>
+      <c r="E171">
+        <v>1093324</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A172" t="s">
+        <v>18</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172">
+        <v>2025</v>
+      </c>
+      <c r="D172" t="s">
+        <v>16</v>
+      </c>
+      <c r="E172">
+        <v>2387939</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A173" t="s">
+        <v>18</v>
+      </c>
+      <c r="B173" t="s">
+        <v>2</v>
+      </c>
+      <c r="C173">
+        <v>2026</v>
+      </c>
+      <c r="D173" t="s">
+        <v>13</v>
+      </c>
+      <c r="E173" s="2">
+        <v>129724</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A174" t="s">
+        <v>18</v>
+      </c>
+      <c r="B174" t="s">
+        <v>3</v>
+      </c>
+      <c r="C174">
+        <v>2026</v>
+      </c>
+      <c r="D174" t="s">
+        <v>13</v>
+      </c>
+      <c r="E174" s="2">
+        <v>79741</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A175" t="s">
+        <v>18</v>
+      </c>
+      <c r="B175" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175">
+        <v>2026</v>
+      </c>
+      <c r="D175" t="s">
+        <v>13</v>
+      </c>
+      <c r="E175" s="2">
+        <v>22022</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A176" t="s">
+        <v>18</v>
+      </c>
+      <c r="B176" t="s">
+        <v>6</v>
+      </c>
+      <c r="C176">
+        <v>2026</v>
+      </c>
+      <c r="D176" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" s="2">
+        <v>8935</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A177" t="s">
+        <v>18</v>
+      </c>
+      <c r="B177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177">
+        <v>2026</v>
+      </c>
+      <c r="D177" t="s">
+        <v>13</v>
+      </c>
+      <c r="E177" s="2">
+        <v>1084668</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A178" t="s">
+        <v>18</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178">
+        <v>2026</v>
+      </c>
+      <c r="D178" t="s">
+        <v>13</v>
+      </c>
+      <c r="E178" s="2">
+        <v>2354906</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E166" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>