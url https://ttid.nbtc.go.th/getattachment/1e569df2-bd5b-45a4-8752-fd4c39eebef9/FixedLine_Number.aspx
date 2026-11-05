--- v1 (2026-09-19)
+++ v2 (2026-11-05)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4CE9DBB-6D29-4CB3-8303-6E1C0000C586}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C9B43F9-70C2-4144-9347-1D0F8E6C602E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14700" yWindow="0" windowWidth="14040" windowHeight="15465" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12860" yWindow="80" windowWidth="12550" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$166</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="19">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>AMX</t>
   </si>
   <si>
     <t>AWN</t>
   </si>
   <si>
     <t>3BB</t>
   </si>
   <si>
     <t>CAT</t>
   </si>
   <si>
     <t>DTN</t>
   </si>
   <si>
     <t>OTW</t>
   </si>
   <si>
     <t>TOT</t>
   </si>
   <si>
@@ -99,77 +99,77 @@
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>จำนวนเลขหมายโทรศัพท์ประจำที่ที่ใช้งานอยู่ (Active)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -486,3086 +486,3188 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E178"/>
+  <dimension ref="A1:E184"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A143" workbookViewId="0">
-      <selection activeCell="G167" sqref="G167"/>
+    <sheetView tabSelected="1" topLeftCell="A155" workbookViewId="0">
+      <selection activeCell="F181" sqref="F181"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="42.5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="47.7265625" customWidth="1"/>
+    <col min="3" max="3" width="9.90625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3">
         <v>2020</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>125049</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4">
         <v>2020</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
         <v>94404</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5">
         <v>2020</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>147135</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6">
         <v>2020</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6">
         <v>1538</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7">
         <v>2020</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7">
         <v>5109</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8">
         <v>2020</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
       <c r="E8">
         <v>3515163</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9">
         <v>2020</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="E9">
         <v>1434214</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>1</v>
       </c>
       <c r="C10">
         <v>2020</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>2</v>
       </c>
       <c r="C11">
         <v>2020</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11">
         <v>123609</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>3</v>
       </c>
       <c r="C12">
         <v>2020</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12">
         <v>94268</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13">
         <v>2020</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13">
         <v>141990</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>5</v>
       </c>
       <c r="C14">
         <v>2020</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14">
         <v>1545</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15">
         <v>2020</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15">
         <v>6121</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16">
         <v>2020</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16">
         <v>3441197</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17">
         <v>2020</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17">
         <v>1406637</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>1</v>
       </c>
       <c r="C18">
         <v>2020</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>2</v>
       </c>
       <c r="C19">
         <v>2020</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
       <c r="E19">
         <v>121037</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>3</v>
       </c>
       <c r="C20">
         <v>2020</v>
       </c>
       <c r="D20" t="s">
         <v>15</v>
       </c>
       <c r="E20">
         <v>93697</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21">
         <v>2020</v>
       </c>
       <c r="D21" t="s">
         <v>15</v>
       </c>
       <c r="E21">
         <v>141297</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>5</v>
       </c>
       <c r="C22">
         <v>2020</v>
       </c>
       <c r="D22" t="s">
         <v>15</v>
       </c>
       <c r="E22">
         <v>1605</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23">
         <v>2020</v>
       </c>
       <c r="D23" t="s">
         <v>15</v>
       </c>
       <c r="E23">
         <v>10234</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24">
         <v>2020</v>
       </c>
       <c r="D24" t="s">
         <v>15</v>
       </c>
       <c r="E24">
         <v>3350532</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25">
         <v>2020</v>
       </c>
       <c r="D25" t="s">
         <v>15</v>
       </c>
       <c r="E25">
         <v>1384745</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>1</v>
       </c>
       <c r="C26">
         <v>2020</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>2</v>
       </c>
       <c r="C27">
         <v>2020</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27">
         <v>120624</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>3</v>
       </c>
       <c r="C28">
         <v>2020</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28">
         <v>93067</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29">
         <v>2020</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29">
         <v>140184</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>5</v>
       </c>
       <c r="C30">
         <v>2020</v>
       </c>
       <c r="D30" t="s">
         <v>16</v>
       </c>
       <c r="E30">
         <v>1608</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>18</v>
       </c>
       <c r="B31" t="s">
         <v>6</v>
       </c>
       <c r="C31">
         <v>2020</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31">
         <v>10515</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32">
         <v>2020</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32">
         <v>3266360</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>18</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33">
         <v>2020</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33">
         <v>1370394</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34" t="s">
         <v>1</v>
       </c>
       <c r="C34">
         <v>2021</v>
       </c>
       <c r="D34" t="s">
         <v>13</v>
       </c>
       <c r="E34">
         <v>10015</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>18</v>
       </c>
       <c r="B35" t="s">
         <v>2</v>
       </c>
       <c r="C35">
         <v>2021</v>
       </c>
       <c r="D35" t="s">
         <v>13</v>
       </c>
       <c r="E35">
         <v>123932</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>18</v>
       </c>
       <c r="B36" t="s">
         <v>3</v>
       </c>
       <c r="C36">
         <v>2021</v>
       </c>
       <c r="D36" t="s">
         <v>13</v>
       </c>
       <c r="E36">
         <v>92977</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>18</v>
       </c>
       <c r="B37" t="s">
         <v>5</v>
       </c>
       <c r="C37">
         <v>2021</v>
       </c>
       <c r="D37" t="s">
         <v>13</v>
       </c>
       <c r="E37">
         <v>1608</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="C38">
         <v>2021</v>
       </c>
       <c r="D38" t="s">
         <v>13</v>
       </c>
       <c r="E38">
         <v>16300</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39">
         <v>2021</v>
       </c>
       <c r="D39" t="s">
         <v>13</v>
       </c>
       <c r="E39">
         <v>1362761</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>18</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40">
         <v>2021</v>
       </c>
       <c r="D40" t="s">
         <v>13</v>
       </c>
       <c r="E40">
         <v>3330040</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>1</v>
       </c>
       <c r="C41">
         <v>2021</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41">
         <v>10015</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" t="s">
         <v>2</v>
       </c>
       <c r="C42">
         <v>2021</v>
       </c>
       <c r="D42" t="s">
         <v>14</v>
       </c>
       <c r="E42">
         <v>125257</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>18</v>
       </c>
       <c r="B43" t="s">
         <v>3</v>
       </c>
       <c r="C43">
         <v>2021</v>
       </c>
       <c r="D43" t="s">
         <v>14</v>
       </c>
       <c r="E43">
         <v>93638</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>18</v>
       </c>
       <c r="B44" t="s">
         <v>5</v>
       </c>
       <c r="C44">
         <v>2021</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44">
         <v>1608</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>18</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45">
         <v>2021</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45">
         <v>15996</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>18</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46">
         <v>2021</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46">
         <v>1308005</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>18</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47">
         <v>2021</v>
       </c>
       <c r="D47" t="s">
         <v>14</v>
       </c>
       <c r="E47">
         <v>3256690</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" t="s">
         <v>1</v>
       </c>
       <c r="C48">
         <v>2021</v>
       </c>
       <c r="D48" t="s">
         <v>15</v>
       </c>
       <c r="E48">
         <v>10015</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>18</v>
       </c>
       <c r="B49" t="s">
         <v>2</v>
       </c>
       <c r="C49">
         <v>2021</v>
       </c>
       <c r="D49" t="s">
         <v>15</v>
       </c>
       <c r="E49">
         <v>119931</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>18</v>
       </c>
       <c r="B50" t="s">
         <v>3</v>
       </c>
       <c r="C50">
         <v>2021</v>
       </c>
       <c r="D50" t="s">
         <v>15</v>
       </c>
       <c r="E50">
         <v>92732</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>18</v>
       </c>
       <c r="B51" t="s">
         <v>5</v>
       </c>
       <c r="C51">
         <v>2021</v>
       </c>
       <c r="D51" t="s">
         <v>15</v>
       </c>
       <c r="E51">
         <v>2094</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>18</v>
       </c>
       <c r="B52" t="s">
         <v>6</v>
       </c>
       <c r="C52">
         <v>2021</v>
       </c>
       <c r="D52" t="s">
         <v>15</v>
       </c>
       <c r="E52">
         <v>16966</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>18</v>
       </c>
       <c r="B53" t="s">
         <v>8</v>
       </c>
       <c r="C53">
         <v>2021</v>
       </c>
       <c r="D53" t="s">
         <v>15</v>
       </c>
       <c r="E53">
         <v>1294355</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>18</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54">
         <v>2021</v>
       </c>
       <c r="D54" t="s">
         <v>15</v>
       </c>
       <c r="E54">
         <v>3192853</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>18</v>
       </c>
       <c r="B55" t="s">
         <v>1</v>
       </c>
       <c r="C55">
         <v>2021</v>
       </c>
       <c r="D55" t="s">
         <v>16</v>
       </c>
       <c r="E55">
         <v>10015</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" t="s">
         <v>2</v>
       </c>
       <c r="C56">
         <v>2021</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
       <c r="E56">
         <v>119054</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>18</v>
       </c>
       <c r="B57" t="s">
         <v>3</v>
       </c>
       <c r="C57">
         <v>2021</v>
       </c>
       <c r="D57" t="s">
         <v>16</v>
       </c>
       <c r="E57">
         <v>92047</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>18</v>
       </c>
       <c r="B58" t="s">
         <v>5</v>
       </c>
       <c r="C58">
         <v>2021</v>
       </c>
       <c r="D58" t="s">
         <v>16</v>
       </c>
       <c r="E58">
         <v>2094</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>18</v>
       </c>
       <c r="B59" t="s">
         <v>6</v>
       </c>
       <c r="C59">
         <v>2021</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59">
         <v>17008</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>18</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60">
         <v>2021</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60">
         <v>1279749</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>18</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61">
         <v>2021</v>
       </c>
       <c r="D61" t="s">
         <v>16</v>
       </c>
       <c r="E61">
         <v>3124541</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>18</v>
       </c>
       <c r="B62" t="s">
         <v>1</v>
       </c>
       <c r="C62">
         <v>2022</v>
       </c>
       <c r="D62" t="s">
         <v>13</v>
       </c>
       <c r="E62">
         <v>10015</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>18</v>
       </c>
       <c r="B63" t="s">
         <v>2</v>
       </c>
       <c r="C63">
         <v>2022</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="E63">
         <v>120932</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>18</v>
       </c>
       <c r="B64" t="s">
         <v>3</v>
       </c>
       <c r="C64">
         <v>2022</v>
       </c>
       <c r="D64" t="s">
         <v>13</v>
       </c>
       <c r="E64">
         <v>91568</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>18</v>
       </c>
       <c r="B65" t="s">
         <v>5</v>
       </c>
       <c r="C65">
         <v>2022</v>
       </c>
       <c r="D65" t="s">
         <v>13</v>
       </c>
       <c r="E65">
         <v>2094</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>18</v>
       </c>
       <c r="B66" t="s">
         <v>6</v>
       </c>
       <c r="C66">
         <v>2022</v>
       </c>
       <c r="D66" t="s">
         <v>13</v>
       </c>
       <c r="E66">
         <v>13075</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>18</v>
       </c>
       <c r="B67" t="s">
         <v>8</v>
       </c>
       <c r="C67">
         <v>2022</v>
       </c>
       <c r="D67" t="s">
         <v>13</v>
       </c>
       <c r="E67">
         <v>1276943</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>18</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68">
         <v>2022</v>
       </c>
       <c r="D68" t="s">
         <v>13</v>
       </c>
       <c r="E68">
         <v>3058381</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>18</v>
       </c>
       <c r="B69" t="s">
         <v>1</v>
       </c>
       <c r="C69">
         <v>2022</v>
       </c>
       <c r="D69" t="s">
         <v>14</v>
       </c>
       <c r="E69">
         <v>10015</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>18</v>
       </c>
       <c r="B70" t="s">
         <v>2</v>
       </c>
       <c r="C70">
         <v>2022</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="E70">
         <v>119585</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>18</v>
       </c>
       <c r="B71" t="s">
         <v>3</v>
       </c>
       <c r="C71">
         <v>2022</v>
       </c>
       <c r="D71" t="s">
         <v>14</v>
       </c>
       <c r="E71">
         <v>91050</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>18</v>
       </c>
       <c r="B72" t="s">
         <v>5</v>
       </c>
       <c r="C72">
         <v>2022</v>
       </c>
       <c r="D72" t="s">
         <v>14</v>
       </c>
       <c r="E72">
         <v>2094</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>18</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
       <c r="C73">
         <v>2022</v>
       </c>
       <c r="D73" t="s">
         <v>14</v>
       </c>
       <c r="E73">
         <v>12985</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>18</v>
       </c>
       <c r="B74" t="s">
         <v>8</v>
       </c>
       <c r="C74">
         <v>2022</v>
       </c>
       <c r="D74" t="s">
         <v>14</v>
       </c>
       <c r="E74">
         <v>1267117</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>18</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75">
         <v>2022</v>
       </c>
       <c r="D75" t="s">
         <v>14</v>
       </c>
       <c r="E75">
         <v>3004339</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>18</v>
       </c>
       <c r="B76" t="s">
         <v>1</v>
       </c>
       <c r="C76">
         <v>2022</v>
       </c>
       <c r="D76" t="s">
         <v>15</v>
       </c>
       <c r="E76">
         <v>10015</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>18</v>
       </c>
       <c r="B77" t="s">
         <v>2</v>
       </c>
       <c r="C77">
         <v>2022</v>
       </c>
       <c r="D77" t="s">
         <v>15</v>
       </c>
       <c r="E77">
         <v>120007</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>18</v>
       </c>
       <c r="B78" t="s">
         <v>3</v>
       </c>
       <c r="C78">
         <v>2022</v>
       </c>
       <c r="D78" t="s">
         <v>15</v>
       </c>
       <c r="E78">
         <v>90394</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>18</v>
       </c>
       <c r="B79" t="s">
         <v>5</v>
       </c>
       <c r="C79">
         <v>2022</v>
       </c>
       <c r="D79" t="s">
         <v>15</v>
       </c>
       <c r="E79">
         <v>2479</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>18</v>
       </c>
       <c r="B80" t="s">
         <v>6</v>
       </c>
       <c r="C80">
         <v>2022</v>
       </c>
       <c r="D80" t="s">
         <v>15</v>
       </c>
       <c r="E80">
         <v>12993</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>18</v>
       </c>
       <c r="B81" t="s">
         <v>8</v>
       </c>
       <c r="C81">
         <v>2022</v>
       </c>
       <c r="D81" t="s">
         <v>15</v>
       </c>
       <c r="E81">
         <v>1265615</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>18</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82">
         <v>2022</v>
       </c>
       <c r="D82" t="s">
         <v>15</v>
       </c>
       <c r="E82">
         <v>2935933</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>18</v>
       </c>
       <c r="B83" t="s">
         <v>1</v>
       </c>
       <c r="C83">
         <v>2022</v>
       </c>
       <c r="D83" t="s">
         <v>16</v>
       </c>
       <c r="E83">
         <v>10015</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>18</v>
       </c>
       <c r="B84" t="s">
         <v>2</v>
       </c>
       <c r="C84">
         <v>2022</v>
       </c>
       <c r="D84" t="s">
         <v>16</v>
       </c>
       <c r="E84">
         <v>119549</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>18</v>
       </c>
       <c r="B85" t="s">
         <v>3</v>
       </c>
       <c r="C85">
         <v>2022</v>
       </c>
       <c r="D85" t="s">
         <v>16</v>
       </c>
       <c r="E85">
         <v>89565</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>18</v>
       </c>
       <c r="B86" t="s">
         <v>5</v>
       </c>
       <c r="C86">
         <v>2022</v>
       </c>
       <c r="D86" t="s">
         <v>16</v>
       </c>
       <c r="E86">
         <v>4229</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>18</v>
       </c>
       <c r="B87" t="s">
         <v>6</v>
       </c>
       <c r="C87">
         <v>2022</v>
       </c>
       <c r="D87" t="s">
         <v>16</v>
       </c>
       <c r="E87">
         <v>12992</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>18</v>
       </c>
       <c r="B88" t="s">
         <v>8</v>
       </c>
       <c r="C88">
         <v>2022</v>
       </c>
       <c r="D88" t="s">
         <v>16</v>
       </c>
       <c r="E88">
         <v>1258486</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>18</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89">
         <v>2022</v>
       </c>
       <c r="D89" t="s">
         <v>16</v>
       </c>
       <c r="E89">
         <v>2883348</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>18</v>
       </c>
       <c r="B90" t="s">
         <v>1</v>
       </c>
       <c r="C90">
         <v>2023</v>
       </c>
       <c r="D90" t="s">
         <v>13</v>
       </c>
       <c r="E90">
         <v>10015</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>18</v>
       </c>
       <c r="B91" t="s">
         <v>2</v>
       </c>
       <c r="C91">
         <v>2023</v>
       </c>
       <c r="D91" t="s">
         <v>13</v>
       </c>
       <c r="E91">
         <v>123702</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>18</v>
       </c>
       <c r="B92" t="s">
         <v>3</v>
       </c>
       <c r="C92">
         <v>2023</v>
       </c>
       <c r="D92" t="s">
         <v>13</v>
       </c>
       <c r="E92">
         <v>87867</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>18</v>
       </c>
       <c r="B93" t="s">
         <v>5</v>
       </c>
       <c r="C93">
         <v>2023</v>
       </c>
       <c r="D93" t="s">
         <v>13</v>
       </c>
       <c r="E93">
         <v>4229</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>18</v>
       </c>
       <c r="B94" t="s">
         <v>6</v>
       </c>
       <c r="C94">
         <v>2023</v>
       </c>
       <c r="D94" t="s">
         <v>13</v>
       </c>
       <c r="E94">
         <v>12968</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>18</v>
       </c>
       <c r="B95" t="s">
         <v>8</v>
       </c>
       <c r="C95">
         <v>2023</v>
       </c>
       <c r="D95" t="s">
         <v>13</v>
       </c>
       <c r="E95">
         <v>1258583</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>18</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96">
         <v>2023</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="E96">
         <v>2835059</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>18</v>
       </c>
       <c r="B97" t="s">
         <v>1</v>
       </c>
       <c r="C97">
         <v>2023</v>
       </c>
       <c r="D97" t="s">
         <v>14</v>
       </c>
       <c r="E97">
         <v>10015</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>18</v>
       </c>
       <c r="B98" t="s">
         <v>2</v>
       </c>
       <c r="C98">
         <v>2023</v>
       </c>
       <c r="D98" t="s">
         <v>14</v>
       </c>
       <c r="E98">
         <v>124963</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>18</v>
       </c>
       <c r="B99" t="s">
         <v>3</v>
       </c>
       <c r="C99">
         <v>2023</v>
       </c>
       <c r="D99" t="s">
         <v>14</v>
       </c>
       <c r="E99">
         <v>87867</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>18</v>
       </c>
       <c r="B100" t="s">
         <v>5</v>
       </c>
       <c r="C100">
         <v>2023</v>
       </c>
       <c r="D100" t="s">
         <v>14</v>
       </c>
       <c r="E100">
         <v>4229</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>18</v>
       </c>
       <c r="B101" t="s">
         <v>6</v>
       </c>
       <c r="C101">
         <v>2023</v>
       </c>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="E101">
         <v>12967</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>18</v>
       </c>
       <c r="B102" t="s">
         <v>8</v>
       </c>
       <c r="C102">
         <v>2023</v>
       </c>
       <c r="D102" t="s">
         <v>14</v>
       </c>
       <c r="E102">
         <v>1203141</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>18</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103">
         <v>2023</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103">
         <v>2793534</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>18</v>
       </c>
       <c r="B104" t="s">
         <v>1</v>
       </c>
       <c r="C104">
         <v>2023</v>
       </c>
       <c r="D104" t="s">
         <v>15</v>
       </c>
       <c r="E104">
         <v>10015</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>18</v>
       </c>
       <c r="B105" t="s">
         <v>2</v>
       </c>
       <c r="C105">
         <v>2023</v>
       </c>
       <c r="D105" t="s">
         <v>15</v>
       </c>
       <c r="E105">
         <v>127062</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>18</v>
       </c>
       <c r="B106" t="s">
         <v>3</v>
       </c>
       <c r="C106">
         <v>2023</v>
       </c>
       <c r="D106" t="s">
         <v>15</v>
       </c>
       <c r="E106">
         <v>87867</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>18</v>
       </c>
       <c r="B107" t="s">
         <v>5</v>
       </c>
       <c r="C107">
         <v>2023</v>
       </c>
       <c r="D107" t="s">
         <v>15</v>
       </c>
       <c r="E107">
         <v>4229</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>18</v>
       </c>
       <c r="B108" t="s">
         <v>6</v>
       </c>
       <c r="C108">
         <v>2023</v>
       </c>
       <c r="D108" t="s">
         <v>15</v>
       </c>
       <c r="E108">
         <v>12974</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>18</v>
       </c>
       <c r="B109" t="s">
         <v>8</v>
       </c>
       <c r="C109">
         <v>2023</v>
       </c>
       <c r="D109" t="s">
         <v>15</v>
       </c>
       <c r="E109">
         <v>1191497</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>18</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110">
         <v>2023</v>
       </c>
       <c r="D110" t="s">
         <v>15</v>
       </c>
       <c r="E110">
         <v>2717374</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>18</v>
       </c>
       <c r="B111" t="s">
         <v>1</v>
       </c>
       <c r="C111">
         <v>2023</v>
       </c>
       <c r="D111" t="s">
         <v>16</v>
       </c>
       <c r="E111">
         <v>10015</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>18</v>
       </c>
       <c r="B112" t="s">
         <v>2</v>
       </c>
       <c r="C112">
         <v>2023</v>
       </c>
       <c r="D112" t="s">
         <v>16</v>
       </c>
       <c r="E112">
         <v>128896</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>18</v>
       </c>
       <c r="B113" t="s">
         <v>3</v>
       </c>
       <c r="C113">
         <v>2023</v>
       </c>
       <c r="D113" t="s">
         <v>16</v>
       </c>
       <c r="E113">
         <v>84998</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>18</v>
       </c>
       <c r="B114" t="s">
         <v>5</v>
       </c>
       <c r="C114">
         <v>2023</v>
       </c>
       <c r="D114" t="s">
         <v>16</v>
       </c>
       <c r="E114">
         <v>4229</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>18</v>
       </c>
       <c r="B115" t="s">
         <v>6</v>
       </c>
       <c r="C115">
         <v>2023</v>
       </c>
       <c r="D115" t="s">
         <v>16</v>
       </c>
       <c r="E115">
         <v>12966</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>18</v>
       </c>
       <c r="B116" t="s">
         <v>8</v>
       </c>
       <c r="C116">
         <v>2023</v>
       </c>
       <c r="D116" t="s">
         <v>16</v>
       </c>
       <c r="E116">
         <v>1182235</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>18</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117">
         <v>2023</v>
       </c>
       <c r="D117" t="s">
         <v>16</v>
       </c>
       <c r="E117">
         <v>2673929</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>18</v>
       </c>
       <c r="B118" t="s">
         <v>1</v>
       </c>
       <c r="C118">
         <v>2024</v>
       </c>
       <c r="D118" t="s">
         <v>13</v>
       </c>
       <c r="E118">
         <v>10015</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>18</v>
       </c>
       <c r="B119" t="s">
         <v>2</v>
       </c>
       <c r="C119">
         <v>2024</v>
       </c>
       <c r="D119" t="s">
         <v>13</v>
       </c>
       <c r="E119">
         <v>130615</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>18</v>
       </c>
       <c r="B120" t="s">
         <v>3</v>
       </c>
       <c r="C120">
         <v>2024</v>
       </c>
       <c r="D120" t="s">
         <v>13</v>
       </c>
       <c r="E120">
         <v>84371</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>18</v>
       </c>
       <c r="B121" t="s">
         <v>5</v>
       </c>
       <c r="C121">
         <v>2024</v>
       </c>
       <c r="D121" t="s">
         <v>13</v>
       </c>
       <c r="E121">
         <v>4229</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>18</v>
       </c>
       <c r="B122" t="s">
         <v>6</v>
       </c>
       <c r="C122">
         <v>2024</v>
       </c>
       <c r="D122" t="s">
         <v>13</v>
       </c>
       <c r="E122">
         <v>9040</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>18</v>
       </c>
       <c r="B123" t="s">
         <v>8</v>
       </c>
       <c r="C123">
         <v>2024</v>
       </c>
       <c r="D123" t="s">
         <v>13</v>
       </c>
       <c r="E123">
         <v>1199872</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>18</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124">
         <v>2024</v>
       </c>
       <c r="D124" t="s">
         <v>13</v>
       </c>
       <c r="E124">
         <v>2633269</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>18</v>
       </c>
       <c r="B125" t="s">
         <v>1</v>
       </c>
       <c r="C125">
         <v>2024</v>
       </c>
       <c r="D125" t="s">
         <v>14</v>
       </c>
       <c r="E125">
         <v>10015</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>18</v>
       </c>
       <c r="B126" t="s">
         <v>2</v>
       </c>
       <c r="C126">
         <v>2024</v>
       </c>
       <c r="D126" t="s">
         <v>14</v>
       </c>
       <c r="E126">
         <v>132869</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>18</v>
       </c>
       <c r="B127" t="s">
         <v>3</v>
       </c>
       <c r="C127">
         <v>2024</v>
       </c>
       <c r="D127" t="s">
         <v>14</v>
       </c>
       <c r="E127">
         <v>83635</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>18</v>
       </c>
       <c r="B128" t="s">
         <v>5</v>
       </c>
       <c r="C128">
         <v>2024</v>
       </c>
       <c r="D128" t="s">
         <v>14</v>
       </c>
       <c r="E128">
         <v>4229</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>18</v>
       </c>
       <c r="B129" t="s">
         <v>6</v>
       </c>
       <c r="C129">
         <v>2024</v>
       </c>
       <c r="D129" t="s">
         <v>14</v>
       </c>
       <c r="E129">
         <v>9042</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>18</v>
       </c>
       <c r="B130" t="s">
         <v>8</v>
       </c>
       <c r="C130">
         <v>2024</v>
       </c>
       <c r="D130" t="s">
         <v>14</v>
       </c>
       <c r="E130">
         <v>1198820</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>18</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131">
         <v>2024</v>
       </c>
       <c r="D131" t="s">
         <v>14</v>
       </c>
       <c r="E131">
         <v>2589776</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>18</v>
       </c>
       <c r="B132" t="s">
         <v>1</v>
       </c>
       <c r="C132">
         <v>2024</v>
       </c>
       <c r="D132" t="s">
         <v>15</v>
       </c>
       <c r="E132">
         <v>10015</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>18</v>
       </c>
       <c r="B133" t="s">
         <v>2</v>
       </c>
       <c r="C133">
         <v>2024</v>
       </c>
       <c r="D133" t="s">
         <v>15</v>
       </c>
       <c r="E133">
         <v>134163</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>18</v>
       </c>
       <c r="B134" t="s">
         <v>3</v>
       </c>
       <c r="C134">
         <v>2024</v>
       </c>
       <c r="D134" t="s">
         <v>15</v>
       </c>
       <c r="E134">
         <v>81799</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>18</v>
       </c>
       <c r="B135" t="s">
         <v>5</v>
       </c>
       <c r="C135">
         <v>2024</v>
       </c>
       <c r="D135" t="s">
         <v>15</v>
       </c>
       <c r="E135">
         <v>4229</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>18</v>
       </c>
       <c r="B136" t="s">
         <v>6</v>
       </c>
       <c r="C136">
         <v>2024</v>
       </c>
       <c r="D136" t="s">
         <v>15</v>
       </c>
       <c r="E136">
         <v>9040</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>18</v>
       </c>
       <c r="B137" t="s">
         <v>8</v>
       </c>
       <c r="C137">
         <v>2024</v>
       </c>
       <c r="D137" t="s">
         <v>15</v>
       </c>
       <c r="E137">
         <v>1163540</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>18</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138">
         <v>2024</v>
       </c>
       <c r="D138" t="s">
         <v>15</v>
       </c>
       <c r="E138">
         <v>2551957</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>18</v>
       </c>
       <c r="B139" t="s">
         <v>1</v>
       </c>
       <c r="C139">
         <v>2024</v>
       </c>
       <c r="D139" t="s">
         <v>16</v>
       </c>
       <c r="E139">
         <v>10015</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>18</v>
       </c>
       <c r="B140" t="s">
         <v>2</v>
       </c>
       <c r="C140">
         <v>2024</v>
       </c>
       <c r="D140" t="s">
         <v>16</v>
       </c>
       <c r="E140">
         <v>133115</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>18</v>
       </c>
       <c r="B141" t="s">
         <v>3</v>
       </c>
       <c r="C141">
         <v>2024</v>
       </c>
       <c r="D141" t="s">
         <v>16</v>
       </c>
       <c r="E141">
         <v>81349</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>18</v>
       </c>
       <c r="B142" t="s">
         <v>5</v>
       </c>
       <c r="C142">
         <v>2024</v>
       </c>
       <c r="D142" t="s">
         <v>16</v>
       </c>
       <c r="E142">
         <v>4229</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>18</v>
       </c>
       <c r="B143" t="s">
         <v>6</v>
       </c>
       <c r="C143">
         <v>2024</v>
       </c>
       <c r="D143" t="s">
         <v>16</v>
       </c>
       <c r="E143">
         <v>9038</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>18</v>
       </c>
       <c r="B144" t="s">
         <v>8</v>
       </c>
       <c r="C144">
         <v>2024</v>
       </c>
       <c r="D144" t="s">
         <v>16</v>
       </c>
       <c r="E144">
         <v>1136629</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>18</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145">
         <v>2024</v>
       </c>
       <c r="D145" t="s">
         <v>16</v>
       </c>
       <c r="E145">
         <v>2528638</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>18</v>
       </c>
       <c r="B146" t="s">
         <v>1</v>
       </c>
       <c r="C146">
         <v>2025</v>
       </c>
       <c r="D146" t="s">
         <v>13</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>18</v>
       </c>
       <c r="B147" t="s">
         <v>2</v>
       </c>
       <c r="C147">
         <v>2025</v>
       </c>
       <c r="D147" t="s">
         <v>13</v>
       </c>
       <c r="E147">
         <v>126229</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>18</v>
       </c>
       <c r="B148" t="s">
         <v>3</v>
       </c>
       <c r="C148">
         <v>2025</v>
       </c>
       <c r="D148" t="s">
         <v>13</v>
       </c>
       <c r="E148">
         <v>80671</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>18</v>
       </c>
       <c r="B149" t="s">
         <v>5</v>
       </c>
       <c r="C149">
         <v>2025</v>
       </c>
       <c r="D149" t="s">
         <v>13</v>
       </c>
       <c r="E149">
         <v>14682</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>18</v>
       </c>
       <c r="B150" t="s">
         <v>6</v>
       </c>
       <c r="C150">
         <v>2025</v>
       </c>
       <c r="D150" t="s">
         <v>13</v>
       </c>
       <c r="E150">
         <v>9037</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>18</v>
       </c>
       <c r="B151" t="s">
         <v>8</v>
       </c>
       <c r="C151">
         <v>2025</v>
       </c>
       <c r="D151" t="s">
         <v>13</v>
       </c>
       <c r="E151">
         <v>1124084</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>18</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152">
         <v>2025</v>
       </c>
       <c r="D152" t="s">
         <v>13</v>
       </c>
       <c r="E152">
         <v>2487233</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>18</v>
       </c>
       <c r="B153" t="s">
         <v>1</v>
       </c>
       <c r="C153">
         <v>2025</v>
       </c>
       <c r="D153" t="s">
         <v>14</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>18</v>
       </c>
       <c r="B154" t="s">
         <v>2</v>
       </c>
       <c r="C154">
         <v>2025</v>
       </c>
       <c r="D154" t="s">
         <v>14</v>
       </c>
       <c r="E154">
         <v>126946</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>18</v>
       </c>
       <c r="B155" t="s">
         <v>3</v>
       </c>
       <c r="C155">
         <v>2025</v>
       </c>
       <c r="D155" t="s">
         <v>14</v>
       </c>
       <c r="E155">
         <v>79741</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>18</v>
       </c>
       <c r="B156" t="s">
         <v>5</v>
       </c>
       <c r="C156">
         <v>2025</v>
       </c>
       <c r="D156" t="s">
         <v>14</v>
       </c>
       <c r="E156">
         <v>16864</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>18</v>
       </c>
       <c r="B157" t="s">
         <v>6</v>
       </c>
       <c r="C157">
         <v>2025</v>
       </c>
       <c r="D157" t="s">
         <v>14</v>
       </c>
       <c r="E157">
         <v>9032</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>18</v>
       </c>
       <c r="B158" t="s">
         <v>8</v>
       </c>
       <c r="C158">
         <v>2025</v>
       </c>
       <c r="D158" t="s">
         <v>14</v>
       </c>
       <c r="E158">
         <v>1113115</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>18</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159">
         <v>2025</v>
       </c>
       <c r="D159" t="s">
         <v>14</v>
       </c>
       <c r="E159">
         <v>2454868</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>18</v>
       </c>
       <c r="B160" t="s">
         <v>1</v>
       </c>
       <c r="C160">
         <v>2025</v>
       </c>
       <c r="D160" t="s">
         <v>15</v>
       </c>
       <c r="E160" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>18</v>
       </c>
       <c r="B161" t="s">
         <v>2</v>
       </c>
       <c r="C161">
         <v>2025</v>
       </c>
       <c r="D161" t="s">
         <v>15</v>
       </c>
       <c r="E161" s="2">
         <v>128481</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>18</v>
       </c>
       <c r="B162" t="s">
         <v>3</v>
       </c>
       <c r="C162">
         <v>2025</v>
       </c>
       <c r="D162" t="s">
         <v>15</v>
       </c>
       <c r="E162" s="2">
         <v>79741</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>18</v>
       </c>
       <c r="B163" t="s">
         <v>5</v>
       </c>
       <c r="C163">
         <v>2025</v>
       </c>
       <c r="D163" t="s">
         <v>15</v>
       </c>
       <c r="E163" s="2">
         <v>20058</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>18</v>
       </c>
       <c r="B164" t="s">
         <v>6</v>
       </c>
       <c r="C164">
         <v>2025</v>
       </c>
       <c r="D164" t="s">
         <v>15</v>
       </c>
       <c r="E164" s="2">
         <v>9039</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>18</v>
       </c>
       <c r="B165" t="s">
         <v>8</v>
       </c>
       <c r="C165">
         <v>2025</v>
       </c>
       <c r="D165" t="s">
         <v>15</v>
       </c>
       <c r="E165" s="2">
         <v>1105097</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>18</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166">
         <v>2025</v>
       </c>
       <c r="D166" t="s">
         <v>15</v>
       </c>
       <c r="E166" s="2">
         <v>2412633</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>18</v>
       </c>
       <c r="B167" t="s">
         <v>2</v>
       </c>
       <c r="C167">
         <v>2025</v>
       </c>
       <c r="D167" t="s">
         <v>16</v>
       </c>
       <c r="E167">
         <v>128987</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>18</v>
       </c>
       <c r="B168" t="s">
         <v>3</v>
       </c>
       <c r="C168">
         <v>2025</v>
       </c>
       <c r="D168" t="s">
         <v>16</v>
       </c>
       <c r="E168">
         <v>79741</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>18</v>
       </c>
       <c r="B169" t="s">
         <v>5</v>
       </c>
       <c r="C169">
         <v>2025</v>
       </c>
       <c r="D169" t="s">
         <v>16</v>
       </c>
       <c r="E169">
         <v>21043</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>18</v>
       </c>
       <c r="B170" t="s">
         <v>6</v>
       </c>
       <c r="C170">
         <v>2025</v>
       </c>
       <c r="D170" t="s">
         <v>16</v>
       </c>
       <c r="E170">
         <v>9033</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>18</v>
       </c>
       <c r="B171" t="s">
         <v>8</v>
       </c>
       <c r="C171">
         <v>2025</v>
       </c>
       <c r="D171" t="s">
         <v>16</v>
       </c>
       <c r="E171">
         <v>1093324</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>18</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172">
         <v>2025</v>
       </c>
       <c r="D172" t="s">
         <v>16</v>
       </c>
       <c r="E172">
         <v>2387939</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>18</v>
       </c>
       <c r="B173" t="s">
         <v>2</v>
       </c>
       <c r="C173">
         <v>2026</v>
       </c>
       <c r="D173" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="2">
         <v>129724</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>18</v>
       </c>
       <c r="B174" t="s">
         <v>3</v>
       </c>
       <c r="C174">
         <v>2026</v>
       </c>
       <c r="D174" t="s">
         <v>13</v>
       </c>
       <c r="E174" s="2">
         <v>79741</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>18</v>
       </c>
       <c r="B175" t="s">
         <v>5</v>
       </c>
       <c r="C175">
         <v>2026</v>
       </c>
       <c r="D175" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="2">
         <v>22022</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>18</v>
       </c>
       <c r="B176" t="s">
         <v>6</v>
       </c>
       <c r="C176">
         <v>2026</v>
       </c>
       <c r="D176" t="s">
         <v>13</v>
       </c>
       <c r="E176" s="2">
         <v>8935</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>18</v>
       </c>
       <c r="B177" t="s">
         <v>8</v>
       </c>
       <c r="C177">
         <v>2026</v>
       </c>
       <c r="D177" t="s">
         <v>13</v>
       </c>
       <c r="E177" s="2">
         <v>1084668</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>18</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178">
         <v>2026</v>
       </c>
       <c r="D178" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="2">
         <v>2354906</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" t="s">
+        <v>18</v>
+      </c>
+      <c r="B179" t="s">
+        <v>2</v>
+      </c>
+      <c r="C179">
+        <v>2026</v>
+      </c>
+      <c r="D179" t="s">
+        <v>14</v>
+      </c>
+      <c r="E179" s="2">
+        <v>131886</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" t="s">
+        <v>18</v>
+      </c>
+      <c r="B180" t="s">
+        <v>3</v>
+      </c>
+      <c r="C180">
+        <v>2026</v>
+      </c>
+      <c r="D180" t="s">
+        <v>14</v>
+      </c>
+      <c r="E180" s="2">
+        <v>79741</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" t="s">
+        <v>18</v>
+      </c>
+      <c r="B181" t="s">
+        <v>5</v>
+      </c>
+      <c r="C181">
+        <v>2026</v>
+      </c>
+      <c r="D181" t="s">
+        <v>14</v>
+      </c>
+      <c r="E181" s="2">
+        <v>22172</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" t="s">
+        <v>18</v>
+      </c>
+      <c r="B182" t="s">
+        <v>6</v>
+      </c>
+      <c r="C182">
+        <v>2026</v>
+      </c>
+      <c r="D182" t="s">
+        <v>14</v>
+      </c>
+      <c r="E182" s="2">
+        <v>8937</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" t="s">
+        <v>18</v>
+      </c>
+      <c r="B183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C183">
+        <v>2026</v>
+      </c>
+      <c r="D183" t="s">
+        <v>14</v>
+      </c>
+      <c r="E183" s="2">
+        <v>1077078</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" t="s">
+        <v>18</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184">
+        <v>2026</v>
+      </c>
+      <c r="D184" t="s">
+        <v>14</v>
+      </c>
+      <c r="E184" s="2">
+        <v>2324468</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E166" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>