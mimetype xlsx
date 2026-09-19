--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCD61951-D54E-44EF-B659-539B6863478E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{008FE00F-B4AC-4399-BE8C-71EC655AE684}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15105" yWindow="225" windowWidth="13785" windowHeight="15150" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="15264" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$D$111</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="18">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t>Fixed line</t>
   </si>
   <si>
     <t>Internet</t>
   </si>
   <si>
     <t>Base station</t>
   </si>
   <si>
     <t>Others</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
@@ -96,116 +96,116 @@
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -467,1629 +467,1699 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D111"/>
+  <dimension ref="A1:D116"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView tabSelected="1" topLeftCell="A91" workbookViewId="0">
+      <selection activeCell="D117" sqref="D117"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.75" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>260</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4">
         <v>70</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>341</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
         <v>147</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>5</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12">
         <v>386</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14">
         <v>116</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17">
         <v>447</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>3</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19">
         <v>125</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>5</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22">
         <v>666</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>2</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24">
         <v>164</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>1</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
         <v>446</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>2</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28">
         <v>3</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29">
         <v>130</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>15</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32">
         <v>560</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34">
         <v>159</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37">
         <v>1710</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>2</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39">
         <v>347</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40">
         <v>9</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>7</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>1</v>
       </c>
       <c r="B42" t="s">
         <v>8</v>
       </c>
       <c r="C42" t="s">
         <v>14</v>
       </c>
       <c r="D42">
         <v>1518</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
         <v>2</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43" t="s">
         <v>14</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>8</v>
       </c>
       <c r="C44" t="s">
         <v>14</v>
       </c>
       <c r="D44">
         <v>282</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" t="s">
         <v>14</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46" t="s">
         <v>14</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>8</v>
       </c>
       <c r="C47" t="s">
         <v>15</v>
       </c>
       <c r="D47">
         <v>383</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48" t="s">
         <v>8</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48">
         <v>6</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>8</v>
       </c>
       <c r="C49" t="s">
         <v>15</v>
       </c>
       <c r="D49">
         <v>166</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" t="s">
         <v>15</v>
       </c>
       <c r="D50">
         <v>10</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" t="s">
         <v>15</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>8</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52">
         <v>320</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
         <v>2</v>
       </c>
       <c r="B53" t="s">
         <v>8</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53">
         <v>11</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>8</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54">
         <v>169</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
         <v>4</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>8</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56">
         <v>342</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
         <v>2</v>
       </c>
       <c r="B57" t="s">
         <v>8</v>
       </c>
       <c r="C57" t="s">
         <v>17</v>
       </c>
       <c r="D57">
         <v>5</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>8</v>
       </c>
       <c r="C58" t="s">
         <v>17</v>
       </c>
       <c r="D58">
         <v>172</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>4</v>
       </c>
       <c r="B59" t="s">
         <v>8</v>
       </c>
       <c r="C59" t="s">
         <v>17</v>
       </c>
       <c r="D59">
         <v>6</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>1</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>14</v>
       </c>
       <c r="D60">
         <v>318</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
         <v>2</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>14</v>
       </c>
       <c r="D61">
         <v>4</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>14</v>
       </c>
       <c r="D62">
         <v>149</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
         <v>4</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>14</v>
       </c>
       <c r="D63">
         <v>3</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>1</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>15</v>
       </c>
       <c r="D64">
         <v>236</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
         <v>2</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>15</v>
       </c>
       <c r="D65">
         <v>1</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>15</v>
       </c>
       <c r="D66">
         <v>132</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
         <v>4</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>15</v>
       </c>
       <c r="D67">
         <v>2</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
         <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>16</v>
       </c>
       <c r="D68">
         <v>161</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
         <v>2</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
       <c r="D69">
         <v>3</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70">
         <v>131</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>4</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71">
         <v>2</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
         <v>1</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>17</v>
       </c>
       <c r="D72">
         <v>297</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
         <v>2</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>17</v>
       </c>
       <c r="D73">
         <v>2</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>17</v>
       </c>
       <c r="D74">
         <v>144</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
         <v>4</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>17</v>
       </c>
       <c r="D75">
         <v>7</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
         <v>5</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>17</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
         <v>1</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>14</v>
       </c>
       <c r="D77">
         <v>334</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
         <v>2</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>14</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>14</v>
       </c>
       <c r="D79">
         <v>75</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
         <v>4</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>14</v>
       </c>
       <c r="D80">
         <v>4</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
         <v>5</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>14</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>15</v>
       </c>
       <c r="D82">
         <v>229</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
         <v>2</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>15</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>15</v>
       </c>
       <c r="D84">
         <v>107</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
         <v>4</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>15</v>
       </c>
       <c r="D85">
         <v>4</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
         <v>5</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>15</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A87" t="s">
         <v>1</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>16</v>
       </c>
       <c r="D87">
         <v>215</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
         <v>2</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>16</v>
       </c>
       <c r="D88">
         <v>2</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89">
         <v>91</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
         <v>4</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>16</v>
       </c>
       <c r="D90">
         <v>3</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
         <v>5</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
         <v>1</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>17</v>
       </c>
       <c r="D92">
         <v>308</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
         <v>2</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>17</v>
       </c>
       <c r="D93">
         <v>1</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>17</v>
       </c>
       <c r="D94">
         <v>84</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
         <v>4</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>17</v>
       </c>
       <c r="D95">
         <v>2</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
         <v>5</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A97" t="s">
         <v>1</v>
       </c>
       <c r="B97" s="2">
         <v>2025</v>
       </c>
       <c r="C97" t="s">
         <v>14</v>
       </c>
       <c r="D97">
         <v>303</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A98" t="s">
         <v>2</v>
       </c>
       <c r="B98" s="2">
         <v>2025</v>
       </c>
       <c r="C98" t="s">
         <v>14</v>
       </c>
       <c r="D98">
         <v>1</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A99" t="s">
         <v>3</v>
       </c>
       <c r="B99" s="2">
         <v>2025</v>
       </c>
       <c r="C99" t="s">
         <v>14</v>
       </c>
       <c r="D99">
         <v>89</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A100" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="2">
         <v>2025</v>
       </c>
       <c r="C100" t="s">
         <v>14</v>
       </c>
       <c r="D100">
         <v>1</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A101" t="s">
         <v>5</v>
       </c>
       <c r="B101" s="2">
         <v>2025</v>
       </c>
       <c r="C101" t="s">
         <v>14</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A102" t="s">
         <v>1</v>
       </c>
       <c r="B102" s="2">
         <v>2025</v>
       </c>
       <c r="C102" t="s">
         <v>15</v>
       </c>
       <c r="D102">
         <v>220</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A103" t="s">
         <v>2</v>
       </c>
       <c r="B103" s="2">
         <v>2025</v>
       </c>
       <c r="C103" t="s">
         <v>15</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A104" t="s">
         <v>3</v>
       </c>
       <c r="B104" s="2">
         <v>2025</v>
       </c>
       <c r="C104" t="s">
         <v>15</v>
       </c>
       <c r="D104">
         <v>144</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A105" t="s">
         <v>4</v>
       </c>
       <c r="B105" s="2">
         <v>2025</v>
       </c>
       <c r="C105" t="s">
         <v>15</v>
       </c>
       <c r="D105">
         <v>4</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A106" t="s">
         <v>5</v>
       </c>
       <c r="B106" s="2">
         <v>2025</v>
       </c>
       <c r="C106" t="s">
         <v>15</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A107" t="s">
         <v>1</v>
       </c>
       <c r="B107" s="2">
         <v>2025</v>
       </c>
       <c r="C107" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="3">
         <v>320</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A108" t="s">
         <v>2</v>
       </c>
       <c r="B108" s="2">
         <v>2025</v>
       </c>
       <c r="C108" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A109" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="2">
         <v>2025</v>
       </c>
       <c r="C109" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="3">
         <v>124</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A110" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="2">
         <v>2025</v>
       </c>
       <c r="C110" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="3">
         <v>4</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A111" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="2">
         <v>2025</v>
       </c>
       <c r="C111" t="s">
         <v>16</v>
       </c>
       <c r="D111" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A112" t="s">
+        <v>1</v>
+      </c>
+      <c r="B112" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C112" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" s="3">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A113" t="s">
+        <v>2</v>
+      </c>
+      <c r="B113" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C113" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A114" t="s">
+        <v>3</v>
+      </c>
+      <c r="B114" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C114" t="s">
+        <v>17</v>
+      </c>
+      <c r="D114" s="3">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A115" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A116" t="s">
+        <v>5</v>
+      </c>
+      <c r="B116" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C116" t="s">
+        <v>17</v>
+      </c>
+      <c r="D116" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>เวิร์กชีต</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>