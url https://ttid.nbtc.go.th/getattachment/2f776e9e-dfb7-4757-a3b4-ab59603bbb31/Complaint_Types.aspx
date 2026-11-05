--- v1 (2026-09-19)
+++ v2 (2026-11-05)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{008FE00F-B4AC-4399-BE8C-71EC655AE684}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A772B728-2A75-47BA-9D4E-2648F276C66C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15264" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12890" yWindow="0" windowWidth="12550" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$D$111</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="18">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t>Fixed line</t>
   </si>
   <si>
     <t>Internet</t>
   </si>
   <si>
     <t>Base station</t>
   </si>
   <si>
     <t>Others</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
@@ -161,51 +161,51 @@
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -467,1699 +467,1839 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D116"/>
+  <dimension ref="A1:D126"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A91" workbookViewId="0">
-      <selection activeCell="D117" sqref="D117"/>
+    <sheetView tabSelected="1" topLeftCell="A97" workbookViewId="0">
+      <selection activeCell="B127" sqref="B127"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.77734375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>260</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4">
         <v>70</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>341</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
         <v>147</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>5</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12">
         <v>386</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14">
         <v>116</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17">
         <v>447</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>3</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19">
         <v>125</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>5</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22">
         <v>666</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>2</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24">
         <v>164</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>1</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
         <v>446</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>2</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28">
         <v>3</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29">
         <v>130</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>15</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32">
         <v>560</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34">
         <v>159</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37">
         <v>1710</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>2</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39">
         <v>347</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40">
         <v>9</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>7</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>1</v>
       </c>
       <c r="B42" t="s">
         <v>8</v>
       </c>
       <c r="C42" t="s">
         <v>14</v>
       </c>
       <c r="D42">
         <v>1518</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>2</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43" t="s">
         <v>14</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>8</v>
       </c>
       <c r="C44" t="s">
         <v>14</v>
       </c>
       <c r="D44">
         <v>282</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" t="s">
         <v>14</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46" t="s">
         <v>14</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>8</v>
       </c>
       <c r="C47" t="s">
         <v>15</v>
       </c>
       <c r="D47">
         <v>383</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48" t="s">
         <v>8</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48">
         <v>6</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>8</v>
       </c>
       <c r="C49" t="s">
         <v>15</v>
       </c>
       <c r="D49">
         <v>166</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" t="s">
         <v>15</v>
       </c>
       <c r="D50">
         <v>10</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" t="s">
         <v>15</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>8</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52">
         <v>320</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>2</v>
       </c>
       <c r="B53" t="s">
         <v>8</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53">
         <v>11</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>8</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54">
         <v>169</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>4</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>8</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56">
         <v>342</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>2</v>
       </c>
       <c r="B57" t="s">
         <v>8</v>
       </c>
       <c r="C57" t="s">
         <v>17</v>
       </c>
       <c r="D57">
         <v>5</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>8</v>
       </c>
       <c r="C58" t="s">
         <v>17</v>
       </c>
       <c r="D58">
         <v>172</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>4</v>
       </c>
       <c r="B59" t="s">
         <v>8</v>
       </c>
       <c r="C59" t="s">
         <v>17</v>
       </c>
       <c r="D59">
         <v>6</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>1</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>14</v>
       </c>
       <c r="D60">
         <v>318</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>2</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>14</v>
       </c>
       <c r="D61">
         <v>4</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>14</v>
       </c>
       <c r="D62">
         <v>149</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>4</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>14</v>
       </c>
       <c r="D63">
         <v>3</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>1</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>15</v>
       </c>
       <c r="D64">
         <v>236</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>2</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>15</v>
       </c>
       <c r="D65">
         <v>1</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>15</v>
       </c>
       <c r="D66">
         <v>132</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>4</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>15</v>
       </c>
       <c r="D67">
         <v>2</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>16</v>
       </c>
       <c r="D68">
         <v>161</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>2</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
       <c r="D69">
         <v>3</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70">
         <v>131</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>4</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71">
         <v>2</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>1</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>17</v>
       </c>
       <c r="D72">
         <v>297</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>2</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>17</v>
       </c>
       <c r="D73">
         <v>2</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>17</v>
       </c>
       <c r="D74">
         <v>144</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>4</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>17</v>
       </c>
       <c r="D75">
         <v>7</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>5</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>17</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>1</v>
       </c>
       <c r="B77" t="s">
         <v>10</v>
       </c>
       <c r="C77" t="s">
         <v>14</v>
       </c>
       <c r="D77">
         <v>334</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>2</v>
       </c>
       <c r="B78" t="s">
         <v>10</v>
       </c>
       <c r="C78" t="s">
         <v>14</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>14</v>
       </c>
       <c r="D79">
         <v>75</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>4</v>
       </c>
       <c r="B80" t="s">
         <v>10</v>
       </c>
       <c r="C80" t="s">
         <v>14</v>
       </c>
       <c r="D80">
         <v>4</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>5</v>
       </c>
       <c r="B81" t="s">
         <v>10</v>
       </c>
       <c r="C81" t="s">
         <v>14</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>10</v>
       </c>
       <c r="C82" t="s">
         <v>15</v>
       </c>
       <c r="D82">
         <v>229</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>2</v>
       </c>
       <c r="B83" t="s">
         <v>10</v>
       </c>
       <c r="C83" t="s">
         <v>15</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>10</v>
       </c>
       <c r="C84" t="s">
         <v>15</v>
       </c>
       <c r="D84">
         <v>107</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>4</v>
       </c>
       <c r="B85" t="s">
         <v>10</v>
       </c>
       <c r="C85" t="s">
         <v>15</v>
       </c>
       <c r="D85">
         <v>4</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>5</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>15</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>1</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>16</v>
       </c>
       <c r="D87">
         <v>215</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>2</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>16</v>
       </c>
       <c r="D88">
         <v>2</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89">
         <v>91</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>4</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>16</v>
       </c>
       <c r="D90">
         <v>3</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>5</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>1</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>17</v>
       </c>
       <c r="D92">
         <v>308</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>2</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>17</v>
       </c>
       <c r="D93">
         <v>1</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>17</v>
       </c>
       <c r="D94">
         <v>84</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>4</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>17</v>
       </c>
       <c r="D95">
         <v>2</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>5</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>1</v>
       </c>
       <c r="B97" s="2">
         <v>2025</v>
       </c>
       <c r="C97" t="s">
         <v>14</v>
       </c>
       <c r="D97">
         <v>303</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
         <v>2</v>
       </c>
       <c r="B98" s="2">
         <v>2025</v>
       </c>
       <c r="C98" t="s">
         <v>14</v>
       </c>
       <c r="D98">
         <v>1</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
         <v>3</v>
       </c>
       <c r="B99" s="2">
         <v>2025</v>
       </c>
       <c r="C99" t="s">
         <v>14</v>
       </c>
       <c r="D99">
         <v>89</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="2">
         <v>2025</v>
       </c>
       <c r="C100" t="s">
         <v>14</v>
       </c>
       <c r="D100">
         <v>1</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
         <v>5</v>
       </c>
       <c r="B101" s="2">
         <v>2025</v>
       </c>
       <c r="C101" t="s">
         <v>14</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
         <v>1</v>
       </c>
       <c r="B102" s="2">
         <v>2025</v>
       </c>
       <c r="C102" t="s">
         <v>15</v>
       </c>
       <c r="D102">
         <v>220</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
         <v>2</v>
       </c>
       <c r="B103" s="2">
         <v>2025</v>
       </c>
       <c r="C103" t="s">
         <v>15</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
         <v>3</v>
       </c>
       <c r="B104" s="2">
         <v>2025</v>
       </c>
       <c r="C104" t="s">
         <v>15</v>
       </c>
       <c r="D104">
         <v>144</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
         <v>4</v>
       </c>
       <c r="B105" s="2">
         <v>2025</v>
       </c>
       <c r="C105" t="s">
         <v>15</v>
       </c>
       <c r="D105">
         <v>4</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
         <v>5</v>
       </c>
       <c r="B106" s="2">
         <v>2025</v>
       </c>
       <c r="C106" t="s">
         <v>15</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
         <v>1</v>
       </c>
       <c r="B107" s="2">
         <v>2025</v>
       </c>
       <c r="C107" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="3">
         <v>320</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
         <v>2</v>
       </c>
       <c r="B108" s="2">
         <v>2025</v>
       </c>
       <c r="C108" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="2">
         <v>2025</v>
       </c>
       <c r="C109" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="3">
         <v>124</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="2">
         <v>2025</v>
       </c>
       <c r="C110" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="3">
         <v>4</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="2">
         <v>2025</v>
       </c>
       <c r="C111" t="s">
         <v>16</v>
       </c>
       <c r="D111" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
         <v>1</v>
       </c>
       <c r="B112" s="2">
         <v>2025</v>
       </c>
       <c r="C112" t="s">
         <v>17</v>
       </c>
       <c r="D112" s="3">
         <v>204</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
         <v>2</v>
       </c>
       <c r="B113" s="2">
         <v>2025</v>
       </c>
       <c r="C113" t="s">
         <v>17</v>
       </c>
       <c r="D113" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
         <v>3</v>
       </c>
       <c r="B114" s="2">
         <v>2025</v>
       </c>
       <c r="C114" t="s">
         <v>17</v>
       </c>
       <c r="D114" s="3">
         <v>121</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
         <v>4</v>
       </c>
       <c r="B115" s="2">
         <v>2025</v>
       </c>
       <c r="C115" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
         <v>5</v>
       </c>
       <c r="B116" s="2">
         <v>2025</v>
       </c>
       <c r="C116" t="s">
         <v>17</v>
       </c>
       <c r="D116" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A117" t="s">
+        <v>1</v>
+      </c>
+      <c r="B117" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C117" t="s">
+        <v>14</v>
+      </c>
+      <c r="D117" s="3">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A118" t="s">
+        <v>2</v>
+      </c>
+      <c r="B118" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C118" t="s">
+        <v>14</v>
+      </c>
+      <c r="D118" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A119" t="s">
+        <v>3</v>
+      </c>
+      <c r="B119" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C119" t="s">
+        <v>14</v>
+      </c>
+      <c r="D119" s="3">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A120" t="s">
+        <v>4</v>
+      </c>
+      <c r="B120" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C120" t="s">
+        <v>14</v>
+      </c>
+      <c r="D120" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A121" t="s">
+        <v>5</v>
+      </c>
+      <c r="B121" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C121" t="s">
+        <v>14</v>
+      </c>
+      <c r="D121" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A122" t="s">
+        <v>1</v>
+      </c>
+      <c r="B122" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C122" t="s">
+        <v>15</v>
+      </c>
+      <c r="D122">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A123" t="s">
+        <v>2</v>
+      </c>
+      <c r="B123" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C123" t="s">
+        <v>15</v>
+      </c>
+      <c r="D123">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A124" t="s">
+        <v>3</v>
+      </c>
+      <c r="B124" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C124" t="s">
+        <v>15</v>
+      </c>
+      <c r="D124">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A125" t="s">
+        <v>4</v>
+      </c>
+      <c r="B125" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C125" t="s">
+        <v>15</v>
+      </c>
+      <c r="D125">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A126" t="s">
+        <v>5</v>
+      </c>
+      <c r="B126" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C126" t="s">
+        <v>15</v>
+      </c>
+      <c r="D126">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>