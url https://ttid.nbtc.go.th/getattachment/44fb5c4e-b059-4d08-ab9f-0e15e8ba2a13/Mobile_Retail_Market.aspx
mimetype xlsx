--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\AAA Louis\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB812039-0D1A-4CC1-A3A1-5251F3AFADF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{228B8F88-5C9B-4F3F-9D7F-20C4B59CE5C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15264" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12280" yWindow="80" windowWidth="13130" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$351</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$353</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1349" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1202" uniqueCount="37">
   <si>
     <t>value</t>
   </si>
   <si>
     <t xml:space="preserve">รายได้ของบริการโทรศัพท์เคลื่อนที่ </t>
   </si>
   <si>
     <t xml:space="preserve">รายรับเฉลี่ยต่อเดือนต่อเลขหมาย </t>
   </si>
   <si>
     <t>อัตราค่าบริการเฉลี่ยประเภทเสียง</t>
   </si>
   <si>
     <t>รายได้เสียงและมิใช่เสียง</t>
   </si>
   <si>
     <t>รายได้อื่นๆ</t>
   </si>
   <si>
     <t>ระบบ Pre-paid (บาท/เดือน)</t>
   </si>
   <si>
     <t>ระบบ Post-paid (บาท/เดือน)</t>
   </si>
   <si>
@@ -148,56 +148,55 @@
     <t>MVNOs</t>
   </si>
   <si>
     <t>อัตราค่าบริการเฉลี่ยประเภทข้อมูล (บาท/Mbps)</t>
   </si>
   <si>
     <t>อัตราค่าบริการเฉลี่ยประเภทข้อมูล</t>
   </si>
   <si>
     <t>อัตราค่าบริการเฉลี่ย SMS</t>
   </si>
   <si>
     <t>อัตราค่าบริการเฉลี่ย SMS (บาท/ข้อความ)</t>
   </si>
   <si>
     <t>อัตราค่าบริการเฉลี่ย MMS</t>
   </si>
   <si>
     <t>อัตราค่าบริการเฉลี่ย MMS (บาท/ข้อความ)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="0.000000"/>
     <numFmt numFmtId="166" formatCode="0.000000000"/>
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
@@ -257,192 +256,192 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="64">
     <cellStyle name="%" xfId="5" xr:uid="{7568A298-8119-417E-9EBD-05F338EE3AD8}"/>
     <cellStyle name="0,0_x000d__x000a_NA_x000d__x000a_" xfId="6" xr:uid="{994355B4-E20A-434C-A563-26A1739F7B08}"/>
     <cellStyle name="Comma 2" xfId="7" xr:uid="{CC860220-9F6D-4A5F-9F13-A79E641FA7C7}"/>
     <cellStyle name="Comma 2 10" xfId="8" xr:uid="{76FCA844-2EFC-484E-99E9-C9C7151F2651}"/>
     <cellStyle name="Comma 2 11" xfId="9" xr:uid="{EDBCF878-EE1D-4A85-84EB-AF1443D7EA10}"/>
     <cellStyle name="Comma 2 12" xfId="10" xr:uid="{068314A7-F50E-453C-89FA-89AA821FF7D1}"/>
     <cellStyle name="Comma 2 13" xfId="11" xr:uid="{3FF089D6-CDF7-4789-9184-65785EFE1D3B}"/>
     <cellStyle name="Comma 2 14" xfId="12" xr:uid="{F55156BC-721E-4363-BA76-312C3EAA8E0A}"/>
     <cellStyle name="Comma 2 2" xfId="13" xr:uid="{C9A760BC-12D7-4188-8ED4-DE65A44B8BBC}"/>
     <cellStyle name="Comma 2 3" xfId="14" xr:uid="{DB0419A5-6159-432C-AC12-73CA6599C23F}"/>
     <cellStyle name="Comma 2 4" xfId="15" xr:uid="{0FD86A7A-87A7-49CD-B734-651DBB8E5E95}"/>
     <cellStyle name="Comma 2 5" xfId="16" xr:uid="{FDD96D77-CDB6-4E32-8CA6-0ED3AD580F93}"/>
     <cellStyle name="Comma 2 6" xfId="17" xr:uid="{6ED238EB-7BB8-41E8-AF6E-26301262B318}"/>
     <cellStyle name="Comma 2 7" xfId="18" xr:uid="{EE86A9FB-3C6B-41C1-986C-B883BF5DBFF3}"/>
     <cellStyle name="Comma 2 8" xfId="19" xr:uid="{DAB02267-EE19-42C7-9729-CEB39B3662B3}"/>
     <cellStyle name="Comma 2 9" xfId="20" xr:uid="{AB15C7F2-7848-4146-818F-55678E7CB8E6}"/>
     <cellStyle name="Comma 3" xfId="21" xr:uid="{E2F80111-AD13-4DFB-B9DD-2411A22E11C8}"/>
     <cellStyle name="Comma 4" xfId="22" xr:uid="{25C068F7-9725-4AC2-BB5B-09F942607508}"/>
     <cellStyle name="Comma 5" xfId="23" xr:uid="{A24A3E18-621B-4EA2-A353-9A2BFCB4FC08}"/>
     <cellStyle name="Comma 6" xfId="62" xr:uid="{EAA5267F-F204-459E-88EF-B3E734C3CCCC}"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="24" xr:uid="{5A443AB6-38CF-4D4A-AD5E-CB4CDFE4A452}"/>
     <cellStyle name="Normal 2 10" xfId="25" xr:uid="{2519745F-CAAE-4A7F-B645-8FDD13861E64}"/>
     <cellStyle name="Normal 2 11" xfId="26" xr:uid="{CC21B7D6-7435-4DFC-A80A-B3CB60B42C85}"/>
     <cellStyle name="Normal 2 12" xfId="27" xr:uid="{A648945F-A691-445A-AF41-92FDE13FD7A9}"/>
     <cellStyle name="Normal 2 13" xfId="28" xr:uid="{3CCA4CF9-AF8B-47AD-B010-14CBFF8B43DC}"/>
     <cellStyle name="Normal 2 14" xfId="29" xr:uid="{3D7BD04B-70CE-4FAC-9B4B-1521ED7D02DF}"/>
     <cellStyle name="Normal 2 15" xfId="30" xr:uid="{F8BFF896-DCEE-465B-BF64-D0774466B467}"/>
     <cellStyle name="Normal 2 16" xfId="31" xr:uid="{EB4FC74C-770C-4B2E-AF4B-7448B0AB683D}"/>
     <cellStyle name="Normal 2 17" xfId="32" xr:uid="{D1A87FEF-19E3-4E0F-9413-24416D348C06}"/>
     <cellStyle name="Normal 2 2" xfId="33" xr:uid="{119C6827-A00D-488F-A4AD-057BE3E1306D}"/>
     <cellStyle name="Normal 2 3" xfId="34" xr:uid="{7D45C5A0-4A5B-457F-9E86-141626175A81}"/>
     <cellStyle name="Normal 2 4" xfId="35" xr:uid="{0FBCD6A2-09A5-455B-9939-167030CC94B8}"/>
     <cellStyle name="Normal 2 5" xfId="36" xr:uid="{CFC3BDDB-1D52-4ADD-8E1E-8B1113D6AF93}"/>
     <cellStyle name="Normal 2 6" xfId="37" xr:uid="{2139CCBC-11ED-438D-90F6-ECD3C8747F1C}"/>
     <cellStyle name="Normal 2 7" xfId="38" xr:uid="{F30766C2-59A0-4B67-93A3-73C3A3BDC67B}"/>
     <cellStyle name="Normal 2 8" xfId="39" xr:uid="{4B6F04C5-B49A-4B4B-AC7F-ABC6A4599168}"/>
     <cellStyle name="Normal 2 9" xfId="40" xr:uid="{C7146436-3CE5-4ED6-9B7D-1460A9B40EE4}"/>
     <cellStyle name="Normal 3" xfId="41" xr:uid="{59044B1E-C709-49F7-941A-3CE3F0895A69}"/>
     <cellStyle name="Normal 4" xfId="42" xr:uid="{2ADF24F7-3138-4C9D-AE20-0AB23DF42FC2}"/>
     <cellStyle name="Normal 4 10" xfId="43" xr:uid="{F477A407-DD13-43BD-BE55-1E0888F0C18F}"/>
     <cellStyle name="Normal 4 11" xfId="44" xr:uid="{565B2939-FDE9-4102-AE2D-DDE88BDA67AF}"/>
     <cellStyle name="Normal 4 12" xfId="45" xr:uid="{5375E463-1A2E-41E6-9C87-9064E5835D10}"/>
     <cellStyle name="Normal 4 13" xfId="46" xr:uid="{183EF4A3-6AD7-4AD9-B057-C18602537CC6}"/>
     <cellStyle name="Normal 4 14" xfId="47" xr:uid="{A1D166DD-3A93-4EF7-9C92-1B435DD03D23}"/>
     <cellStyle name="Normal 4 2" xfId="48" xr:uid="{4EFEB8D2-FF61-4B55-AB6F-0029552CFB45}"/>
     <cellStyle name="Normal 4 3" xfId="49" xr:uid="{EBC0169B-0D6F-4473-A8A3-034455522F64}"/>
     <cellStyle name="Normal 4 4" xfId="50" xr:uid="{53C85B27-9BCC-4B13-B342-37599FAD322D}"/>
     <cellStyle name="Normal 4 5" xfId="51" xr:uid="{527E1B77-1A10-43DE-A32B-407BB77364E5}"/>
     <cellStyle name="Normal 4 6" xfId="52" xr:uid="{A6F64069-D4E3-4647-B270-AF97A864D36F}"/>
     <cellStyle name="Normal 4 7" xfId="53" xr:uid="{64102957-F77D-41A2-9D0F-E89A98B38954}"/>
     <cellStyle name="Normal 4 8" xfId="54" xr:uid="{AFDE700F-F27D-4B96-9270-56A5BF2B0C6E}"/>
     <cellStyle name="Normal 4 9" xfId="55" xr:uid="{7CCD1CB1-D8DE-458E-8402-472B28241D7C}"/>
     <cellStyle name="Normal 5" xfId="56" xr:uid="{342CBFDC-D424-492C-9409-C306B3AEC687}"/>
     <cellStyle name="Percent 2" xfId="57" xr:uid="{1D47C411-9B18-47A4-948A-08E6A65644DA}"/>
     <cellStyle name="Percent 3" xfId="61" xr:uid="{FF87B447-C8A1-424C-97E4-4F4FC21C1448}"/>
     <cellStyle name="Percent 5 2" xfId="1" xr:uid="{EEB7678F-5A25-4921-9434-E2DA6E1EB458}"/>
     <cellStyle name="เครื่องหมายจุลภาค 2" xfId="4" xr:uid="{6F2EA820-9755-4D75-9DF1-D270B4BAF718}"/>
     <cellStyle name="เครื่องหมายจุลภาค 3" xfId="58" xr:uid="{B3A84500-A302-4AD9-A84E-D6B569B93EC7}"/>
-    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
     <cellStyle name="ปกติ 2" xfId="3" xr:uid="{DD69CBB3-B6E0-4F04-BCCB-DDD535532B09}"/>
     <cellStyle name="ปกติ 3" xfId="59" xr:uid="{D5B76DAD-961C-432D-BE40-F8D58F7DDBD5}"/>
     <cellStyle name="ปกติ 4" xfId="2" xr:uid="{4112596C-3938-476C-A618-F35141981DBD}"/>
     <cellStyle name="เปอร์เซ็นต์ 2" xfId="60" xr:uid="{7346655D-39DF-42E8-A010-877FE59362E1}"/>
     <cellStyle name="เปอร์เซ็นต์ 3" xfId="63" xr:uid="{6687FFEF-15B0-4C34-9BF4-8F1278B78280}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -713,6899 +712,6090 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E401"/>
+  <sheetPr filterMode="1"/>
+  <dimension ref="A1:E353"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A316" workbookViewId="0">
-      <selection activeCell="E370" sqref="E370"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A354" sqref="A354"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="33.33203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="8.77734375" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="33.36328125" customWidth="1"/>
+    <col min="2" max="2" width="41.08984375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.08984375" style="4"/>
+    <col min="4" max="4" width="8.7265625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" hidden="1">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E2">
         <v>64004.763293670003</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" hidden="1">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E3">
         <v>6989.1005263300003</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" hidden="1">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E4">
         <v>139.06808979958879</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" hidden="1">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E5">
         <v>508.74988145234943</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" hidden="1">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E6">
         <v>0.50157592469643497</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" hidden="1">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E7">
         <v>0.106006312865497</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" hidden="1">
       <c r="A8" t="s">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>62936.365941600001</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" hidden="1">
       <c r="A9" t="s">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E9">
         <v>6726.0961264400003</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" hidden="1">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E10">
         <v>134.8825006826282</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" hidden="1">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E11">
         <v>507.22565576444163</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" hidden="1">
       <c r="A12" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E12">
         <v>0.49</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" hidden="1">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E13">
         <v>0.110122279809893</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" hidden="1">
       <c r="A14" t="s">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E14">
         <v>62085</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" hidden="1">
       <c r="A15" t="s">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E15">
         <v>6888</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" hidden="1">
       <c r="A16" t="s">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E16">
         <v>134.34258207039031</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" hidden="1">
       <c r="A17" t="s">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E17">
         <v>495.58949917629292</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" hidden="1">
       <c r="A18" t="s">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E18">
         <v>0.48</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" hidden="1">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E19">
         <v>0.108824646483731</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" hidden="1">
       <c r="A20" t="s">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E20">
         <v>61661.844217990001</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" hidden="1">
       <c r="A21" t="s">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E21">
         <v>6873.0830760500003</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" hidden="1">
       <c r="A22" t="s">
         <v>2</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E22">
         <v>131.56363167022491</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" hidden="1">
       <c r="A23" t="s">
         <v>2</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E23">
         <v>490.02720028723593</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" hidden="1">
       <c r="A24" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E24">
         <v>0.47</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" hidden="1">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E25">
         <v>0.106434451001471</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" hidden="1">
       <c r="A26" t="s">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E26">
         <v>62055.01</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" hidden="1">
       <c r="A27" t="s">
         <v>1</v>
       </c>
       <c r="B27" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E27">
         <v>7022.0589337465544</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" hidden="1">
       <c r="A28" t="s">
         <v>2</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E28">
         <v>125.1376898634331</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" hidden="1">
       <c r="A29" t="s">
         <v>2</v>
       </c>
       <c r="B29" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E29">
         <v>477.40907964904369</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" hidden="1">
       <c r="A30" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E30">
         <v>0.47</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" hidden="1">
       <c r="A31" t="s">
         <v>1</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E31">
         <v>61864.006054054968</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" hidden="1">
       <c r="A32" t="s">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E32">
         <v>6974.0677738085369</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" hidden="1">
       <c r="A33" t="s">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E33">
         <v>120.9955755733986</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" hidden="1">
       <c r="A34" t="s">
         <v>2</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E34">
         <v>467.58476532617868</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" hidden="1">
       <c r="A35" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E35">
         <v>0.47</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" hidden="1">
       <c r="A36" t="s">
         <v>1</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E36">
         <v>61914.924015933371</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" hidden="1">
       <c r="A37" t="s">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E37">
         <v>6681.9240159333722</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" hidden="1">
       <c r="A38" t="s">
         <v>2</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E38">
         <v>116.5188638786159</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" hidden="1">
       <c r="A39" t="s">
         <v>2</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E39">
         <v>463.56518925843028</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" hidden="1">
       <c r="A40" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E40">
         <v>0.47</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" hidden="1">
       <c r="A41" t="s">
         <v>1</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E41">
         <v>62478.436245693418</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" hidden="1">
       <c r="A42" t="s">
         <v>1</v>
       </c>
       <c r="B42" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E42">
         <v>6678.0752578463698</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" hidden="1">
       <c r="A43" t="s">
         <v>2</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E43">
         <v>115.5571944465723</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" hidden="1">
       <c r="A44" t="s">
         <v>2</v>
       </c>
       <c r="B44" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E44">
         <v>463.34128968064368</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" hidden="1">
       <c r="A45" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E45">
         <v>0.47</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" hidden="1">
       <c r="A46" t="s">
         <v>1</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E46">
         <v>61394.300067177333</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" hidden="1">
       <c r="A47" t="s">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E47">
         <v>6307.0735090689996</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" hidden="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E48">
         <v>110.3035095295898</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" hidden="1">
       <c r="A49" t="s">
         <v>2</v>
       </c>
       <c r="B49" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E49">
         <v>453.14640731643613</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" hidden="1">
       <c r="A50" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E50">
         <v>0.47135089075936598</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" hidden="1">
       <c r="A51" t="s">
         <v>1</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E51">
         <v>62085</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" hidden="1">
       <c r="A52" t="s">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E52">
         <v>6377</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" hidden="1">
       <c r="A53" t="s">
         <v>2</v>
       </c>
       <c r="B53" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E53">
         <v>113.31145483923299</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" hidden="1">
       <c r="A54" t="s">
         <v>2</v>
       </c>
       <c r="B54" t="s">
         <v>7</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E54">
         <v>452.2207092184816</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" hidden="1">
       <c r="A55" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E55">
         <v>0.50944352372513002</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" hidden="1">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E56">
         <v>62039</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" hidden="1">
       <c r="A57" t="s">
         <v>1</v>
       </c>
       <c r="B57" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E57">
         <v>6273</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" hidden="1">
       <c r="A58" t="s">
         <v>2</v>
       </c>
       <c r="B58" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E58">
         <v>110.4340201148644</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" hidden="1">
       <c r="A59" t="s">
         <v>2</v>
       </c>
       <c r="B59" t="s">
         <v>7</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E59">
         <v>442.76268831224428</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" hidden="1">
       <c r="A60" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E60">
         <v>0.476669886537122</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" hidden="1">
       <c r="A61" t="s">
         <v>1</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E61">
         <v>62433</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" hidden="1">
       <c r="A62" t="s">
         <v>1</v>
       </c>
       <c r="B62" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E62">
         <v>6724.52</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" hidden="1">
       <c r="A63" t="s">
         <v>2</v>
       </c>
       <c r="B63" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E63">
         <v>115.3180561024997</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" hidden="1">
       <c r="A64" t="s">
         <v>2</v>
       </c>
       <c r="B64" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E64">
         <v>446.38498685009762</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" hidden="1">
       <c r="A65" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>8</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E65">
         <v>0.4988567779797749</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" hidden="1">
       <c r="A66" t="s">
         <v>1</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="2">
         <v>58867.470989000001</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" hidden="1">
       <c r="A67" t="s">
         <v>1</v>
       </c>
       <c r="B67" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E67" s="2">
         <v>8601.4363659999999</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" hidden="1">
       <c r="A68" t="s">
         <v>2</v>
       </c>
       <c r="B68" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E68" s="5">
         <v>112.15182718881842</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" hidden="1">
       <c r="A69" t="s">
         <v>2</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E69" s="5">
         <v>432.35400187942798</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" hidden="1">
       <c r="A70" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>8</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E70" s="9">
         <v>0.44677886335261391</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" hidden="1">
       <c r="A71" t="s">
         <v>1</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E71" s="2">
         <v>59173.917687000001</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" hidden="1">
       <c r="A72" t="s">
         <v>1</v>
       </c>
       <c r="B72" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E72" s="2">
         <v>12885.096745000001</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" hidden="1">
       <c r="A73" t="s">
         <v>2</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E73">
         <v>113.30590303992474</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" hidden="1">
       <c r="A74" t="s">
         <v>2</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E74">
         <v>432.72396966368865</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" hidden="1">
       <c r="A75" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>8</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E75">
         <v>0.44418444940018215</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" hidden="1">
       <c r="A76" t="s">
         <v>1</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E76" s="2">
         <v>59409.87</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" hidden="1">
       <c r="A77" t="s">
         <v>1</v>
       </c>
       <c r="B77" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E77" s="2">
         <v>12925.21</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" hidden="1">
       <c r="A78" t="s">
         <v>2</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E78">
         <v>115.13393033830727</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" hidden="1">
       <c r="A79" t="s">
         <v>2</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E79">
         <v>432.93494034971303</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" hidden="1">
       <c r="A80" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
         <v>8</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E80">
         <v>0.44164674044311508</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" hidden="1">
       <c r="A81" t="s">
         <v>1</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="2">
         <v>60872.1</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" hidden="1">
       <c r="A82" t="s">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="2">
         <v>13414.46</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" hidden="1">
       <c r="A83" t="s">
         <v>2</v>
       </c>
       <c r="B83" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E83">
         <v>121.62376262341222</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" hidden="1">
       <c r="A84" t="s">
         <v>2</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E84">
         <v>436.04710351410591</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" hidden="1">
       <c r="A85" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>8</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E85">
         <v>0.43999997115638106</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" hidden="1">
       <c r="A86" t="s">
         <v>1</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E86" s="2">
         <v>63166.322877999999</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" hidden="1">
       <c r="A87" t="s">
         <v>1</v>
       </c>
       <c r="B87" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E87" s="2">
         <v>11507.970039</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" hidden="1">
       <c r="A88" t="s">
         <v>2</v>
       </c>
       <c r="B88" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E88">
         <v>123.10867013440466</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" hidden="1">
       <c r="A89" t="s">
         <v>2</v>
       </c>
       <c r="B89" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E89">
         <v>436.74171409710112</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" hidden="1">
       <c r="A90" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>8</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E90">
         <v>0.39055377502426819</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" hidden="1">
       <c r="A91" t="s">
         <v>1</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E91" s="2">
         <v>63887.707713999996</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" hidden="1">
       <c r="A92" t="s">
         <v>1</v>
       </c>
       <c r="B92" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E92" s="2">
         <v>11571.401604999999</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" hidden="1">
       <c r="A93" t="s">
         <v>2</v>
       </c>
       <c r="B93" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E93">
         <v>126.02996444595931</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" hidden="1">
       <c r="A94" t="s">
         <v>2</v>
       </c>
       <c r="B94" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E94">
         <v>440.99011243381369</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" hidden="1">
       <c r="A95" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>8</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E95">
         <v>0.39350682414879162</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" hidden="1">
       <c r="A96" t="s">
         <v>1</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E96" s="2">
         <v>64056.930351999996</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" hidden="1">
       <c r="A97" t="s">
         <v>1</v>
       </c>
       <c r="B97" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E97" s="2">
         <v>11668.976197000002</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" hidden="1">
       <c r="A98" t="s">
         <v>2</v>
       </c>
       <c r="B98" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E98">
         <v>128.37752278430168</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" hidden="1">
       <c r="A99" t="s">
         <v>2</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E99">
         <v>436.97996849598559</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" hidden="1">
       <c r="A100" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>8</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E100">
         <v>0.39308237295544224</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" hidden="1">
       <c r="A101" t="s">
         <v>1</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E101" s="2">
         <v>65039.180292999998</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" hidden="1">
       <c r="A102" t="s">
         <v>1</v>
       </c>
       <c r="B102" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="2">
         <v>12077.127261000001</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" hidden="1">
       <c r="A103" t="s">
         <v>2</v>
       </c>
       <c r="B103" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E103">
         <v>133.55937271869192</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" hidden="1">
       <c r="A104" t="s">
         <v>2</v>
       </c>
       <c r="B104" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E104">
         <v>436.52319736590414</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" hidden="1">
       <c r="A105" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E105">
         <v>0.38854369625018242</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" hidden="1">
       <c r="A106" t="s">
         <v>1</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" s="4">
         <v>2025</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E106" s="2">
         <v>64691.009656000002</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" hidden="1">
       <c r="A107" t="s">
         <v>1</v>
       </c>
       <c r="B107" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="4">
         <v>2025</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E107" s="2">
         <v>11731.607387999999</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" hidden="1">
       <c r="A108" t="s">
         <v>2</v>
       </c>
       <c r="B108" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="4">
         <v>2025</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E108">
         <v>132.912958668432</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" hidden="1">
       <c r="A109" t="s">
         <v>2</v>
       </c>
       <c r="B109" t="s">
         <v>7</v>
       </c>
       <c r="C109" s="4">
         <v>2025</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E109">
         <v>433.84890056059368</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" hidden="1">
       <c r="A110" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>8</v>
       </c>
       <c r="C110" s="4">
         <v>2025</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E110">
         <v>0.37510748233287544</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" hidden="1">
       <c r="A111" t="s">
         <v>1</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" s="4">
         <v>2025</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E111" s="2">
         <v>65147.606646</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" hidden="1">
       <c r="A112" t="s">
         <v>1</v>
       </c>
       <c r="B112" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="4">
         <v>2025</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E112" s="2">
         <v>10799.8424154</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" hidden="1">
       <c r="A113" t="s">
         <v>2</v>
       </c>
       <c r="B113" t="s">
         <v>6</v>
       </c>
       <c r="C113" s="4">
         <v>2025</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E113">
         <v>137.3983034043743</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" hidden="1">
       <c r="A114" t="s">
         <v>2</v>
       </c>
       <c r="B114" t="s">
         <v>7</v>
       </c>
       <c r="C114" s="4">
         <v>2025</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E114">
         <v>433.98199396811111</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" hidden="1">
       <c r="A115" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>8</v>
       </c>
       <c r="C115" s="4">
         <v>2025</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E115">
         <v>0.37992212522423746</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" hidden="1">
       <c r="A116" t="s">
         <v>1</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" s="4">
         <v>2025</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E116" s="2">
         <v>65436.088147000002</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" hidden="1">
       <c r="A117" t="s">
         <v>1</v>
       </c>
       <c r="B117" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="4">
         <v>2025</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E117" s="2">
         <v>9608.5631830000002</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" hidden="1">
       <c r="A118" t="s">
         <v>2</v>
       </c>
       <c r="B118" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="4">
         <v>2025</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E118">
         <v>141.38753258714502</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" hidden="1">
       <c r="A119" t="s">
         <v>2</v>
       </c>
       <c r="B119" t="s">
         <v>7</v>
       </c>
       <c r="C119" s="4">
         <v>2025</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E119">
         <v>431.00793850385583</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" hidden="1">
       <c r="A120" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>8</v>
       </c>
       <c r="C120" s="4">
         <v>2025</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E120">
         <v>0.39104355804609897</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" hidden="1">
       <c r="A121" t="s">
         <v>2</v>
       </c>
       <c r="B121" t="s">
         <v>22</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E121" s="2">
         <v>236.2067864275574</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" hidden="1">
       <c r="A122" t="s">
         <v>2</v>
       </c>
       <c r="B122" t="s">
         <v>22</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D122" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E122" s="2">
         <v>236.81983986603433</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" hidden="1">
       <c r="A123" t="s">
         <v>2</v>
       </c>
       <c r="B123" t="s">
         <v>22</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E123" s="2">
         <v>235.49650803784525</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" hidden="1">
       <c r="A124" t="s">
         <v>2</v>
       </c>
       <c r="B124" t="s">
         <v>22</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E124" s="2">
         <v>234.02854768757251</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" hidden="1">
       <c r="A125" t="s">
         <v>2</v>
       </c>
       <c r="B125" t="s">
         <v>22</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E125" s="2">
         <v>224.47198273003642</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" hidden="1">
       <c r="A126" t="s">
         <v>2</v>
       </c>
       <c r="B126" t="s">
         <v>22</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E126" s="2">
         <v>220.25896060512923</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" hidden="1">
       <c r="A127" t="s">
         <v>2</v>
       </c>
       <c r="B127" t="s">
         <v>22</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E127" s="2">
         <v>217.18680886046613</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" hidden="1">
       <c r="A128" t="s">
         <v>2</v>
       </c>
       <c r="B128" t="s">
         <v>22</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E128" s="2">
         <v>216.97468418475515</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" hidden="1">
       <c r="A129" t="s">
         <v>2</v>
       </c>
       <c r="B129" t="s">
         <v>22</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E129" s="2">
         <v>210.79439383316392</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" hidden="1">
       <c r="A130" t="s">
         <v>2</v>
       </c>
       <c r="B130" t="s">
         <v>22</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E130" s="2">
         <v>214.78853293007754</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" hidden="1">
       <c r="A131" t="s">
         <v>2</v>
       </c>
       <c r="B131" t="s">
         <v>22</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E131" s="2">
         <v>210.20910331025365</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" hidden="1">
       <c r="A132" t="s">
         <v>2</v>
       </c>
       <c r="B132" t="s">
         <v>22</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E132" s="2">
         <v>214.75996929781314</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" hidden="1">
       <c r="A133" t="s">
         <v>2</v>
       </c>
       <c r="B133" t="s">
         <v>22</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E133" s="5">
         <v>206.32788931903531</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" hidden="1">
       <c r="A134" t="s">
         <v>2</v>
       </c>
       <c r="B134" t="s">
         <v>22</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D134" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E134">
         <v>207.40444595494222</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" hidden="1">
       <c r="A135" t="s">
         <v>2</v>
       </c>
       <c r="B135" t="s">
         <v>22</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E135">
         <v>208.99316361192484</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" hidden="1">
       <c r="A136" t="s">
         <v>2</v>
       </c>
       <c r="B136" t="s">
         <v>22</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E136">
         <v>214.29261735188209</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" hidden="1">
       <c r="A137" t="s">
         <v>2</v>
       </c>
       <c r="B137" t="s">
         <v>22</v>
       </c>
       <c r="C137" s="4">
         <v>2024</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E137">
         <v>215.14610620730858</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" hidden="1">
       <c r="A138" t="s">
         <v>2</v>
       </c>
       <c r="B138" t="s">
         <v>22</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E138">
         <v>216.96166786723612</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" hidden="1">
       <c r="A139" t="s">
         <v>2</v>
       </c>
       <c r="B139" t="s">
         <v>22</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E139">
         <v>218.41941973845391</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" hidden="1">
       <c r="A140" t="s">
         <v>2</v>
       </c>
       <c r="B140" t="s">
         <v>22</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E140">
         <v>223.02525828106783</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" hidden="1">
       <c r="A141" t="s">
         <v>2</v>
       </c>
       <c r="B141" t="s">
         <v>22</v>
       </c>
       <c r="C141" s="4">
         <v>2025</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E141">
         <v>222.27129861444723</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" hidden="1">
       <c r="A142" t="s">
         <v>2</v>
       </c>
       <c r="B142" t="s">
         <v>22</v>
       </c>
       <c r="C142" s="4">
         <v>2025</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E142">
         <v>227.15993593622059</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" hidden="1">
       <c r="A143" t="s">
         <v>2</v>
       </c>
       <c r="B143" t="s">
         <v>22</v>
       </c>
       <c r="C143" s="4">
         <v>2025</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E143">
         <v>229.67485923206564</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" hidden="1">
       <c r="A144" t="s">
         <v>23</v>
       </c>
       <c r="B144" t="s">
         <v>24</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E144" s="5">
         <v>0.42486095852739797</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" hidden="1">
       <c r="A145" t="s">
         <v>23</v>
       </c>
       <c r="B145" t="s">
         <v>25</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E145" s="5">
         <v>0.25149119168640643</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" hidden="1">
       <c r="A146" t="s">
         <v>23</v>
       </c>
       <c r="B146" t="s">
         <v>26</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E146" s="5">
         <v>0.29881813381341654</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" hidden="1">
       <c r="A147" t="s">
         <v>23</v>
       </c>
       <c r="B147" t="s">
         <v>27</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E147" s="5">
         <v>2.3108600095760926E-3</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" hidden="1">
       <c r="A148" t="s">
         <v>23</v>
       </c>
       <c r="B148" t="s">
         <v>28</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E148" s="5">
         <v>2.1978254032618823E-2</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" hidden="1">
       <c r="A149" t="s">
         <v>23</v>
       </c>
       <c r="B149" t="s">
         <v>30</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E149" s="5">
         <v>5.4060193058413583E-4</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" hidden="1">
       <c r="A150" t="s">
         <v>23</v>
       </c>
       <c r="B150" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E150" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>0.43878151066287968</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" hidden="1">
       <c r="A151" t="s">
         <v>23</v>
       </c>
       <c r="B151" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E151" s="5">
-        <v>0.43878151066287968</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.22934461739892439</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" hidden="1">
       <c r="A152" t="s">
         <v>23</v>
       </c>
       <c r="B152" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E152" s="5">
-        <v>0.22934461739892439</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.30656920198525534</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" hidden="1">
       <c r="A153" t="s">
         <v>23</v>
       </c>
       <c r="B153" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E153" s="5">
-        <v>0.30656920198525534</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>3.107822781422341E-3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" hidden="1">
       <c r="A154" t="s">
         <v>23</v>
       </c>
       <c r="B154" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D154" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E154" s="5">
-        <v>3.107822781422341E-3</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.1859308210658162E-2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" hidden="1">
       <c r="A155" t="s">
         <v>23</v>
       </c>
       <c r="B155" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E155" s="5">
-        <v>2.1859308210658162E-2</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>3.3753896086013009E-4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" hidden="1">
       <c r="A156" t="s">
         <v>23</v>
       </c>
       <c r="B156" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E156" s="5">
-        <v>3.3753896086013009E-4</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>0.45340132502313846</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" hidden="1">
       <c r="A157" t="s">
         <v>23</v>
       </c>
       <c r="B157" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E157" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0.17887465801046309</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" hidden="1">
       <c r="A158" t="s">
         <v>23</v>
       </c>
       <c r="B158" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E158" s="5">
-        <v>0.45340132502313846</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0.33917213934539825</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" hidden="1">
       <c r="A159" t="s">
         <v>23</v>
       </c>
       <c r="B159" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E159" s="5">
-        <v>0.17887465801046309</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>4.1992813787974231E-3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" hidden="1">
       <c r="A160" t="s">
         <v>23</v>
       </c>
       <c r="B160" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E160" s="5">
-        <v>0.33917213934539825</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.4024976066449114E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" hidden="1">
       <c r="A161" t="s">
         <v>23</v>
       </c>
       <c r="B161" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E161" s="5">
-        <v>4.1992813787974231E-3</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.2762017575368188E-4</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" hidden="1">
       <c r="A162" t="s">
         <v>23</v>
       </c>
       <c r="B162" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="C162" s="4">
+        <v>2020</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E162" s="5">
-        <v>2.4024976066449114E-2</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>0.44281592358429578</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" hidden="1">
       <c r="A163" t="s">
         <v>23</v>
       </c>
       <c r="B163" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>25</v>
+      </c>
+      <c r="C163" s="4">
+        <v>2020</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E163" s="5">
-        <v>3.2762017575368188E-4</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0.18190375772113571</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" hidden="1">
       <c r="A164" t="s">
         <v>23</v>
       </c>
       <c r="B164" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="C164" s="4">
+        <v>2020</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.34601176909433834</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" hidden="1">
       <c r="A165" t="s">
         <v>23</v>
       </c>
       <c r="B165" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C165" s="4">
         <v>2020</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E165" s="5">
-        <v>0.44281592358429578</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.5823780711060774E-3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" hidden="1">
       <c r="A166" t="s">
         <v>23</v>
       </c>
       <c r="B166" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C166" s="4">
         <v>2020</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E166" s="5">
-        <v>0.18190375772113571</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.4364900740723415E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" hidden="1">
       <c r="A167" t="s">
         <v>23</v>
       </c>
       <c r="B167" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C167" s="4">
         <v>2020</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E167" s="5">
-        <v>0.34601176909433834</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>3.2127078840068167E-4</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" hidden="1">
       <c r="A168" t="s">
         <v>23</v>
       </c>
       <c r="B168" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C168" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E168" s="5">
-        <v>4.5823780711060774E-3</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.44943820903370191</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" hidden="1">
       <c r="A169" t="s">
         <v>23</v>
       </c>
       <c r="B169" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C169" s="4">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E169" s="5">
-        <v>2.4364900740723415E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0.17918997750161522</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" hidden="1">
       <c r="A170" t="s">
         <v>23</v>
       </c>
       <c r="B170" t="s">
+        <v>26</v>
+      </c>
+      <c r="C170" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E170" s="5">
+        <v>0.34161127934812158</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" hidden="1">
+      <c r="A171" t="s">
+        <v>23</v>
+      </c>
+      <c r="B171" t="s">
         <v>30</v>
       </c>
-      <c r="C170" s="4">
-[...13 lines deleted...]
-      <c r="B171" t="s">
+      <c r="C171" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E171" s="5">
+        <v>3.3399469290336012E-4</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" hidden="1">
+      <c r="A172" t="s">
+        <v>23</v>
+      </c>
+      <c r="B172" t="s">
         <v>29</v>
-      </c>
-[...15 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C172" s="4">
         <v>2021</v>
       </c>
       <c r="D172" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E172" s="5">
-        <v>0.44943820903370191</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.9426539423657919E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" hidden="1">
       <c r="A173" t="s">
         <v>23</v>
       </c>
       <c r="B173" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C173" s="4">
         <v>2021</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" s="5">
-        <v>0.17918997750161522</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.45371436746201488</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" hidden="1">
       <c r="A174" t="s">
         <v>23</v>
       </c>
       <c r="B174" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C174" s="4">
         <v>2021</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" s="5">
-        <v>0.34161127934812158</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.17897315252137713</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" hidden="1">
       <c r="A175" t="s">
         <v>23</v>
       </c>
       <c r="B175" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C175" s="4">
         <v>2021</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.33857118874059522</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" hidden="1">
       <c r="A176" t="s">
         <v>23</v>
       </c>
       <c r="B176" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C176" s="4">
         <v>2021</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E176" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>3.3280621475959905E-4</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" hidden="1">
       <c r="A177" t="s">
         <v>23</v>
       </c>
       <c r="B177" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C177" s="4">
         <v>2021</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E177" s="5">
-        <v>3.3399469290336012E-4</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.8408485061253173E-2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" hidden="1">
       <c r="A178" t="s">
         <v>23</v>
       </c>
       <c r="B178" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C178" s="4">
         <v>2021</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E178" s="5">
-        <v>2.9426539423657919E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.46823038314753995</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" hidden="1">
       <c r="A179" t="s">
         <v>23</v>
       </c>
       <c r="B179" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C179" s="4">
         <v>2021</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E179" s="5">
-        <v>0.45371436746201488</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.17823440469631766</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" hidden="1">
       <c r="A180" t="s">
         <v>23</v>
       </c>
       <c r="B180" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C180" s="4">
         <v>2021</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E180" s="5">
-        <v>0.17897315252137713</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.32515690996141511</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" hidden="1">
       <c r="A181" t="s">
         <v>23</v>
       </c>
       <c r="B181" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C181" s="4">
         <v>2021</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E181" s="5">
-        <v>0.33857118874059522</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>3.2739368783410921E-4</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" hidden="1">
       <c r="A182" t="s">
         <v>23</v>
       </c>
       <c r="B182" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C182" s="4">
         <v>2021</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.8050908506893135E-2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" hidden="1">
       <c r="A183" t="s">
         <v>23</v>
       </c>
       <c r="B183" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C183" s="4">
         <v>2021</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E183" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>0.47717389331000382</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" hidden="1">
       <c r="A184" t="s">
         <v>23</v>
       </c>
       <c r="B184" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C184" s="4">
         <v>2021</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E184" s="5">
-        <v>3.3280621475959905E-4</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.1740954951892851</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" hidden="1">
       <c r="A185" t="s">
         <v>23</v>
       </c>
       <c r="B185" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C185" s="4">
         <v>2021</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E185" s="5">
-        <v>2.8408485061253173E-2</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.31991589612629767</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" hidden="1">
       <c r="A186" t="s">
         <v>23</v>
       </c>
       <c r="B186" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C186" s="4">
         <v>2021</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E186" s="5">
-        <v>0.46823038314753995</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>4.6766391609088078E-4</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" hidden="1">
       <c r="A187" t="s">
         <v>23</v>
       </c>
       <c r="B187" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C187" s="4">
         <v>2021</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E187" s="5">
-        <v>0.17823440469631766</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.8347051458322503E-2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" hidden="1">
       <c r="A188" t="s">
         <v>23</v>
       </c>
       <c r="B188" t="s">
+        <v>24</v>
+      </c>
+      <c r="C188" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E188" s="5">
+        <v>0.48501385057341334</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" hidden="1">
+      <c r="A189" t="s">
+        <v>23</v>
+      </c>
+      <c r="B189" t="s">
+        <v>25</v>
+      </c>
+      <c r="C189" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E189" s="5">
+        <v>0.17204019674203649</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" hidden="1">
+      <c r="A190" t="s">
+        <v>23</v>
+      </c>
+      <c r="B190" t="s">
         <v>26</v>
       </c>
-      <c r="C188" s="4">
-[...32 lines deleted...]
-      </c>
       <c r="C190" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E190" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.31635659874127503</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" hidden="1">
       <c r="A191" t="s">
         <v>23</v>
       </c>
       <c r="B191" t="s">
         <v>30</v>
       </c>
       <c r="C191" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E191" s="5">
-        <v>3.2739368783410921E-4</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.9343608804775511E-4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" hidden="1">
       <c r="A192" t="s">
         <v>23</v>
       </c>
       <c r="B192" t="s">
         <v>29</v>
       </c>
       <c r="C192" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E192" s="5">
-        <v>2.8050908506893135E-2</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>2.6195917855227371E-2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" hidden="1">
       <c r="A193" t="s">
         <v>23</v>
       </c>
       <c r="B193" t="s">
         <v>24</v>
       </c>
       <c r="C193" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E193" s="5">
-        <v>0.47717389331000382</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.47607270204704083</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" hidden="1">
       <c r="A194" t="s">
         <v>23</v>
       </c>
       <c r="B194" t="s">
         <v>25</v>
       </c>
       <c r="C194" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E194" s="5">
-        <v>0.1740954951892851</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>0.18638913690366174</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" hidden="1">
       <c r="A195" t="s">
         <v>23</v>
       </c>
       <c r="B195" t="s">
         <v>26</v>
       </c>
       <c r="C195" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E195" s="5">
-        <v>0.31991589612629767</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.31225396439497932</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" hidden="1">
       <c r="A196" t="s">
         <v>23</v>
       </c>
       <c r="B196" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C196" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E196" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.5840977346214347E-4</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" hidden="1">
       <c r="A197" t="s">
         <v>23</v>
       </c>
       <c r="B197" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C197" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E197" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.492578688085597E-2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" hidden="1">
       <c r="A198" t="s">
         <v>23</v>
       </c>
       <c r="B198" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C198" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E198" s="5">
-        <v>4.6766391609088078E-4</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>0.46706367184700315</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" hidden="1">
       <c r="A199" t="s">
         <v>23</v>
       </c>
       <c r="B199" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C199" s="4">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E199" s="5">
-        <v>2.8347051458322503E-2</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.19737690730178564</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" hidden="1">
       <c r="A200" t="s">
         <v>23</v>
       </c>
       <c r="B200" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C200" s="4">
         <v>2022</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E200" s="5">
-        <v>0.48501385057341334</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>0.31169699517602356</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" hidden="1">
       <c r="A201" t="s">
         <v>23</v>
       </c>
       <c r="B201" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C201" s="4">
         <v>2022</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E201" s="5">
-        <v>0.17204019674203649</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>3.529570573745406E-4</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" hidden="1">
       <c r="A202" t="s">
         <v>23</v>
       </c>
       <c r="B202" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C202" s="4">
         <v>2022</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E202" s="5">
-        <v>0.31635659874127503</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.3509468617813094E-2</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" hidden="1">
       <c r="A203" t="s">
         <v>23</v>
       </c>
       <c r="B203" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C203" s="4">
         <v>2022</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E203" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.46196967156852115</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" hidden="1">
       <c r="A204" t="s">
         <v>23</v>
       </c>
       <c r="B204" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C204" s="4">
         <v>2022</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E204" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>0.18897705969053694</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" hidden="1">
       <c r="A205" t="s">
         <v>23</v>
       </c>
       <c r="B205" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C205" s="4">
         <v>2022</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E205" s="5">
-        <v>3.9343608804775511E-4</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>0.32628972787374094</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" hidden="1">
       <c r="A206" t="s">
         <v>23</v>
       </c>
       <c r="B206" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C206" s="4">
         <v>2022</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E206" s="5">
-        <v>2.6195917855227371E-2</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.3631597839784289E-4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" hidden="1">
       <c r="A207" t="s">
         <v>23</v>
       </c>
       <c r="B207" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C207" s="4">
         <v>2022</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E207" s="5">
-        <v>0.47607270204704083</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.2427224888803131E-2</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" hidden="1">
       <c r="A208" t="s">
         <v>23</v>
       </c>
       <c r="B208" t="s">
+        <v>24</v>
+      </c>
+      <c r="C208" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E208" s="5">
+        <v>0.47300513426729479</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" hidden="1">
+      <c r="A209" t="s">
+        <v>23</v>
+      </c>
+      <c r="B209" t="s">
         <v>25</v>
       </c>
-      <c r="C208" s="4">
-[...13 lines deleted...]
-      <c r="B209" t="s">
+      <c r="C209" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E209" s="5">
+        <v>0.18460830176949028</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" hidden="1">
+      <c r="A210" t="s">
+        <v>23</v>
+      </c>
+      <c r="B210" t="s">
         <v>26</v>
       </c>
-      <c r="C209" s="4">
-[...15 lines deleted...]
-      </c>
       <c r="C210" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E210" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.32021235459828634</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" hidden="1">
       <c r="A211" t="s">
         <v>23</v>
       </c>
       <c r="B211" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C211" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D211" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E211" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.3591413634305266E-4</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" hidden="1">
       <c r="A212" t="s">
         <v>23</v>
       </c>
       <c r="B212" t="s">
+        <v>29</v>
+      </c>
+      <c r="C212" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D212" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E212" s="5">
+        <v>2.1838295228585571E-2</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" hidden="1">
+      <c r="A213" t="s">
+        <v>23</v>
+      </c>
+      <c r="B213" t="s">
+        <v>24</v>
+      </c>
+      <c r="C213" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E213" s="5">
+        <v>0.45931818896321902</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" hidden="1">
+      <c r="A214" t="s">
+        <v>23</v>
+      </c>
+      <c r="B214" t="s">
+        <v>25</v>
+      </c>
+      <c r="C214" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E214" s="5">
+        <v>0.18748592464524119</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" hidden="1">
+      <c r="A215" t="s">
+        <v>23</v>
+      </c>
+      <c r="B215" t="s">
+        <v>26</v>
+      </c>
+      <c r="C215" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E215" s="5">
+        <v>0.33164747393523886</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" hidden="1">
+      <c r="A216" t="s">
+        <v>23</v>
+      </c>
+      <c r="B216" t="s">
         <v>30</v>
       </c>
-      <c r="C212" s="4">
-[...13 lines deleted...]
-      <c r="B213" t="s">
+      <c r="C216" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E216" s="5">
+        <v>3.4641014876803425E-4</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" hidden="1">
+      <c r="A217" t="s">
+        <v>23</v>
+      </c>
+      <c r="B217" t="s">
         <v>29</v>
       </c>
-      <c r="C213" s="4">
-[...13 lines deleted...]
-      <c r="B214" t="s">
+      <c r="C217" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E217" s="5">
+        <v>2.1202002307532938E-2</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" hidden="1">
+      <c r="A218" t="s">
+        <v>23</v>
+      </c>
+      <c r="B218" t="s">
         <v>24</v>
       </c>
-      <c r="C214" s="4">
-[...30 lines deleted...]
-      <c r="B216" t="s">
+      <c r="C218" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E218" s="5">
+        <v>0.44458227348833862</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" hidden="1">
+      <c r="A219" t="s">
+        <v>23</v>
+      </c>
+      <c r="B219" t="s">
         <v>26</v>
       </c>
-      <c r="C216" s="4">
-[...47 lines deleted...]
-      <c r="B219" t="s">
+      <c r="C219" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E219" s="5">
+        <v>0.53392909502454722</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" hidden="1">
+      <c r="A220" t="s">
+        <v>23</v>
+      </c>
+      <c r="B220" t="s">
         <v>30</v>
       </c>
-      <c r="C219" s="4">
-[...13 lines deleted...]
-      <c r="B220" t="s">
+      <c r="C220" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E220" s="5">
+        <v>3.6957833525499577E-4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" hidden="1">
+      <c r="A221" t="s">
+        <v>23</v>
+      </c>
+      <c r="B221" t="s">
         <v>29</v>
       </c>
-      <c r="C220" s="4">
-[...13 lines deleted...]
-      <c r="B221" t="s">
+      <c r="C221" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E221" s="5">
+        <v>2.1119053151859135E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" hidden="1">
+      <c r="A222" t="s">
+        <v>23</v>
+      </c>
+      <c r="B222" t="s">
         <v>24</v>
       </c>
-      <c r="C221" s="4">
-[...15 lines deleted...]
-      </c>
       <c r="C222" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D222" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E222" s="5">
-        <v>0.18897705969053694</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>0.43045220277908192</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" hidden="1">
       <c r="A223" t="s">
         <v>23</v>
       </c>
       <c r="B223" t="s">
         <v>26</v>
       </c>
       <c r="C223" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D223" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E223" s="5">
-        <v>0.32628972787374094</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.54677919917100115</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" hidden="1">
       <c r="A224" t="s">
         <v>23</v>
       </c>
       <c r="B224" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C224" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E224" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>4.4074304638219551E-4</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" hidden="1">
       <c r="A225" t="s">
         <v>23</v>
       </c>
       <c r="B225" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C225" s="4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D225" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E225" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.2327855003534711E-2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" hidden="1">
       <c r="A226" t="s">
         <v>23</v>
       </c>
       <c r="B226" t="s">
+        <v>24</v>
+      </c>
+      <c r="C226" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E226" s="5">
+        <v>0.42485736016149267</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" hidden="1">
+      <c r="A227" t="s">
+        <v>23</v>
+      </c>
+      <c r="B227" t="s">
+        <v>26</v>
+      </c>
+      <c r="C227" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E227" s="5">
+        <v>0.55008063424913844</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" hidden="1">
+      <c r="A228" t="s">
+        <v>23</v>
+      </c>
+      <c r="B228" t="s">
         <v>30</v>
       </c>
-      <c r="C226" s="4">
-[...13 lines deleted...]
-      <c r="B227" t="s">
+      <c r="C228" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E228" s="5">
+        <v>5.6990509541195102E-4</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" hidden="1">
+      <c r="A229" t="s">
+        <v>23</v>
+      </c>
+      <c r="B229" t="s">
         <v>29</v>
       </c>
-      <c r="C227" s="4">
-[...13 lines deleted...]
-      <c r="B228" t="s">
+      <c r="C229" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D229" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E229" s="5">
+        <v>2.4492100493956923E-2</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" hidden="1">
+      <c r="A230" t="s">
+        <v>23</v>
+      </c>
+      <c r="B230" t="s">
         <v>24</v>
       </c>
-      <c r="C228" s="4">
-[...30 lines deleted...]
-      <c r="B230" t="s">
+      <c r="C230" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E230" s="5">
+        <v>0.42816552710619432</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" hidden="1">
+      <c r="A231" t="s">
+        <v>23</v>
+      </c>
+      <c r="B231" t="s">
         <v>26</v>
       </c>
-      <c r="C230" s="4">
-[...15 lines deleted...]
-      </c>
       <c r="C231" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E231" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.54487327127424778</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" hidden="1">
       <c r="A232" t="s">
         <v>23</v>
       </c>
       <c r="B232" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C232" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E232" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>6.5356687994292013E-4</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" hidden="1">
       <c r="A233" t="s">
         <v>23</v>
       </c>
       <c r="B233" t="s">
+        <v>29</v>
+      </c>
+      <c r="C233" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E233" s="5">
+        <v>2.6307634739614987E-2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" hidden="1">
+      <c r="A234" t="s">
+        <v>23</v>
+      </c>
+      <c r="B234" t="s">
+        <v>24</v>
+      </c>
+      <c r="C234" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D234" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E234" s="5">
+        <v>0.43001946423894111</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" hidden="1">
+      <c r="A235" t="s">
+        <v>23</v>
+      </c>
+      <c r="B235" t="s">
+        <v>26</v>
+      </c>
+      <c r="C235" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D235" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E235" s="5">
+        <v>0.5428615618566992</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" hidden="1">
+      <c r="A236" t="s">
+        <v>23</v>
+      </c>
+      <c r="B236" t="s">
         <v>30</v>
       </c>
-      <c r="C233" s="4">
-[...13 lines deleted...]
-      <c r="B234" t="s">
+      <c r="C236" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E236" s="5">
+        <v>5.0860023142815778E-4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" hidden="1">
+      <c r="A237" t="s">
+        <v>23</v>
+      </c>
+      <c r="B237" t="s">
         <v>29</v>
       </c>
-      <c r="C234" s="4">
-[...13 lines deleted...]
-      <c r="B235" t="s">
+      <c r="C237" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E237" s="5">
+        <v>2.6610373672931519E-2</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" hidden="1">
+      <c r="A238" t="s">
+        <v>23</v>
+      </c>
+      <c r="B238" t="s">
         <v>24</v>
       </c>
-      <c r="C235" s="4">
-[...30 lines deleted...]
-      <c r="B237" t="s">
+      <c r="C238" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D238" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E238" s="5">
+        <v>0.43612085825398633</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" hidden="1">
+      <c r="A239" t="s">
+        <v>23</v>
+      </c>
+      <c r="B239" t="s">
         <v>26</v>
       </c>
-      <c r="C237" s="4">
-[...32 lines deleted...]
-      </c>
       <c r="C239" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E239" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>0.53833033407770325</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" hidden="1">
       <c r="A240" t="s">
         <v>23</v>
       </c>
       <c r="B240" t="s">
         <v>30</v>
       </c>
       <c r="C240" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D240" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E240" s="5">
-        <v>3.4641014876803425E-4</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>3.2505869892317696E-4</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" hidden="1">
       <c r="A241" t="s">
         <v>23</v>
       </c>
       <c r="B241" t="s">
         <v>29</v>
       </c>
       <c r="C241" s="4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E241" s="5">
-        <v>2.1202002307532938E-2</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>2.5223748969387248E-2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" hidden="1">
       <c r="A242" t="s">
         <v>23</v>
       </c>
       <c r="B242" t="s">
         <v>24</v>
       </c>
       <c r="C242" s="4">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E242" s="5">
-        <v>0.44458227348833862</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.44288097641664848</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" hidden="1">
       <c r="A243" t="s">
         <v>23</v>
       </c>
       <c r="B243" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C243" s="4">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E243" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>0.53198661107398748</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" hidden="1">
       <c r="A244" t="s">
         <v>23</v>
       </c>
       <c r="B244" t="s">
+        <v>30</v>
+      </c>
+      <c r="C244" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E244" s="5">
+        <v>2.6570804967500253E-4</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" hidden="1">
+      <c r="A245" t="s">
+        <v>23</v>
+      </c>
+      <c r="B245" t="s">
+        <v>29</v>
+      </c>
+      <c r="C245" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E245" s="5">
+        <v>2.4866704459688988E-2</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" hidden="1">
+      <c r="A246" t="s">
+        <v>23</v>
+      </c>
+      <c r="B246" t="s">
+        <v>24</v>
+      </c>
+      <c r="C246" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E246" s="5">
+        <v>0.45602385590486866</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" hidden="1">
+      <c r="A247" t="s">
+        <v>23</v>
+      </c>
+      <c r="B247" t="s">
         <v>26</v>
       </c>
-      <c r="C244" s="4">
-[...47 lines deleted...]
-      <c r="B247" t="s">
+      <c r="C247" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D247" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E247" s="5">
+        <v>0.52082793853378007</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" hidden="1">
+      <c r="A248" t="s">
+        <v>23</v>
+      </c>
+      <c r="B248" t="s">
         <v>30</v>
       </c>
-      <c r="C247" s="4">
-[...13 lines deleted...]
-      <c r="B248" t="s">
+      <c r="C248" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E248" s="5">
+        <v>3.0620652778500483E-4</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" hidden="1">
+      <c r="A249" t="s">
+        <v>23</v>
+      </c>
+      <c r="B249" t="s">
         <v>29</v>
       </c>
-      <c r="C248" s="4">
-[...13 lines deleted...]
-      <c r="B249" t="s">
+      <c r="C249" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E249" s="5">
+        <v>2.2841999033566301E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" hidden="1">
+      <c r="A250" t="s">
+        <v>23</v>
+      </c>
+      <c r="B250" t="s">
         <v>24</v>
       </c>
-      <c r="C249" s="4">
-[...15 lines deleted...]
-      </c>
       <c r="C250" s="4">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="D250" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E250" s="5">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>0.46492690283861293</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" hidden="1">
       <c r="A251" t="s">
         <v>23</v>
       </c>
       <c r="B251" t="s">
         <v>26</v>
       </c>
       <c r="C251" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E251" s="5">
+        <v>0.51106182472339157</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" hidden="1">
+      <c r="A252" t="s">
+        <v>23</v>
+      </c>
+      <c r="B252" t="s">
+        <v>29</v>
+      </c>
+      <c r="C252" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E252" s="5">
+        <v>2.4011272437995536E-2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" hidden="1">
+      <c r="A253" t="s">
+        <v>32</v>
+      </c>
+      <c r="B253" t="s">
+        <v>31</v>
+      </c>
+      <c r="C253" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E253" s="5">
+        <v>0.10494181525921567</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" hidden="1">
+      <c r="A254" t="s">
+        <v>32</v>
+      </c>
+      <c r="B254" t="s">
+        <v>31</v>
+      </c>
+      <c r="C254" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E254" s="5">
+        <v>0.10511050971153439</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" hidden="1">
+      <c r="A255" t="s">
+        <v>32</v>
+      </c>
+      <c r="B255" t="s">
+        <v>31</v>
+      </c>
+      <c r="C255" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D255" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E255" s="5">
+        <v>9.5874404188718496E-2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" hidden="1">
+      <c r="A256" t="s">
+        <v>32</v>
+      </c>
+      <c r="B256" t="s">
+        <v>31</v>
+      </c>
+      <c r="C256" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D256" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E256" s="5">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" hidden="1">
+      <c r="A257" t="s">
+        <v>32</v>
+      </c>
+      <c r="B257" t="s">
+        <v>31</v>
+      </c>
+      <c r="C257" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D257" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E257" s="8">
+        <v>8.9772749575949107E-2</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" hidden="1">
+      <c r="A258" t="s">
+        <v>32</v>
+      </c>
+      <c r="B258" t="s">
+        <v>31</v>
+      </c>
+      <c r="C258" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D258" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E258" s="8">
+        <v>0.10153526779406299</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" hidden="1">
+      <c r="A259" t="s">
+        <v>32</v>
+      </c>
+      <c r="B259" t="s">
+        <v>31</v>
+      </c>
+      <c r="C259" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E259" s="8">
+        <v>9.1341273184145602E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" hidden="1">
+      <c r="A260" t="s">
+        <v>32</v>
+      </c>
+      <c r="B260" t="s">
+        <v>31</v>
+      </c>
+      <c r="C260" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D260" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E260" s="8">
+        <v>0.10059486980062496</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" hidden="1">
+      <c r="A261" t="s">
+        <v>32</v>
+      </c>
+      <c r="B261" t="s">
+        <v>31</v>
+      </c>
+      <c r="C261" s="4">
         <v>2023</v>
       </c>
-      <c r="D251" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C252" s="4">
+      <c r="D261" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E261" s="8">
+        <v>0.11747176596279781</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" hidden="1">
+      <c r="A262" t="s">
+        <v>32</v>
+      </c>
+      <c r="B262" t="s">
+        <v>31</v>
+      </c>
+      <c r="C262" s="4">
         <v>2023</v>
       </c>
-      <c r="D252" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C253" s="4">
+      <c r="D262" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E262" s="8">
+        <v>0.10906040490742103</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" hidden="1">
+      <c r="A263" t="s">
+        <v>32</v>
+      </c>
+      <c r="B263" t="s">
+        <v>31</v>
+      </c>
+      <c r="C263" s="4">
         <v>2023</v>
       </c>
-      <c r="D253" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C254" s="4">
+      <c r="D263" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E263" s="8">
+        <v>0.10213409811105841</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" hidden="1">
+      <c r="A264" t="s">
+        <v>32</v>
+      </c>
+      <c r="B264" t="s">
+        <v>31</v>
+      </c>
+      <c r="C264" s="4">
         <v>2023</v>
       </c>
-      <c r="D254" s="4" t="s">
-[...168 lines deleted...]
-      </c>
       <c r="D264" s="4" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>21</v>
+      </c>
+      <c r="E264" s="8">
+        <v>0.10440492687485936</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" hidden="1">
       <c r="A265" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B265" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C265" s="4">
         <v>2024</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>18</v>
+      </c>
+      <c r="E265" s="8">
+        <v>8.845501793436332E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" hidden="1">
       <c r="A266" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B266" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C266" s="4">
         <v>2024</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="E266" s="5">
-[...3 lines deleted...]
-    <row r="267" spans="1:5">
+      <c r="E266" s="8">
+        <v>8.7285305832599594E-2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" hidden="1">
       <c r="A267" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B267" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C267" s="4">
         <v>2024</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>20</v>
+      </c>
+      <c r="E267" s="8">
+        <v>8.3734337975902726E-2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" hidden="1">
       <c r="A268" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B268" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C268" s="4">
         <v>2024</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>21</v>
+      </c>
+      <c r="E268" s="8">
+        <v>8.1701802325683845E-2</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" hidden="1">
       <c r="A269" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B269" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C269" s="4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>18</v>
+      </c>
+      <c r="E269" s="8">
+        <v>8.0590171013033216E-2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" hidden="1">
       <c r="A270" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B270" t="s">
+        <v>31</v>
+      </c>
+      <c r="C270" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D270" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E270" s="8">
+        <v>8.2392872626241134E-2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" hidden="1">
+      <c r="A271" t="s">
+        <v>32</v>
+      </c>
+      <c r="B271" t="s">
+        <v>31</v>
+      </c>
+      <c r="C271" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E271" s="8">
+        <v>8.9645601677204922E-2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" hidden="1">
+      <c r="A272" t="s">
+        <v>1</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D272" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E272" s="6">
+        <v>67007.073994999999</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" hidden="1">
+      <c r="A273" t="s">
+        <v>1</v>
+      </c>
+      <c r="B273" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D273" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E273" s="6">
+        <v>10397.91106</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" hidden="1">
+      <c r="A274" t="s">
+        <v>2</v>
+      </c>
+      <c r="B274" t="s">
+        <v>6</v>
+      </c>
+      <c r="C274" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D274" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E274" s="7">
+        <v>146.51531691608605</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" hidden="1">
+      <c r="A275" t="s">
+        <v>2</v>
+      </c>
+      <c r="B275" t="s">
+        <v>7</v>
+      </c>
+      <c r="C275" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E275" s="7">
+        <v>434.84009043299488</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" hidden="1">
+      <c r="A276" t="s">
+        <v>3</v>
+      </c>
+      <c r="B276" t="s">
+        <v>8</v>
+      </c>
+      <c r="C276" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D276" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E276" s="11">
+        <v>0.39175482674639633</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" hidden="1">
+      <c r="A277" t="s">
+        <v>2</v>
+      </c>
+      <c r="B277" t="s">
+        <v>22</v>
+      </c>
+      <c r="C277" s="4">
+        <v>2025</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E277" s="7">
+        <v>233.7700170119073</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" hidden="1">
+      <c r="A278" t="s">
+        <v>23</v>
+      </c>
+      <c r="B278" t="s">
         <v>24</v>
       </c>
-      <c r="C270" s="4">
-[...134 lines deleted...]
-      </c>
       <c r="C278" s="4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E278" s="5">
-[...3 lines deleted...]
-    <row r="279" spans="1:5">
+      <c r="E278" s="7">
+        <v>0.46525184647443663</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" hidden="1">
       <c r="A279" t="s">
         <v>23</v>
       </c>
       <c r="B279" t="s">
         <v>26</v>
       </c>
       <c r="C279" s="4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E279" s="5">
-[...3 lines deleted...]
-    <row r="280" spans="1:5">
+      <c r="E279" s="7">
+        <v>0.51036114727506476</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" hidden="1">
       <c r="A280" t="s">
         <v>23</v>
       </c>
       <c r="B280" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C280" s="4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E280" s="5">
-[...3 lines deleted...]
-    <row r="281" spans="1:5">
+      <c r="E280" s="7">
+        <v>2.4387006250498618E-2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" hidden="1">
       <c r="A281" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B281" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C281" s="4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E281" s="5">
-        <v>0</v>
+      <c r="E281" s="10">
+        <v>8.9469482296388902E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B282" t="s">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="C282" s="4">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D282" s="4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>3.2505869892317696E-4</v>
+        <v>18</v>
+      </c>
+      <c r="E282" s="2">
+        <v>67048.598551000003</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B283" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="C283" s="4">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2.5223748969387248E-2</v>
+        <v>18</v>
+      </c>
+      <c r="E283" s="2">
+        <v>9296.6729309999992</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B284" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="C284" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D284" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E284" s="5">
-        <v>0.44288097641664848</v>
+      <c r="E284" s="2">
+        <v>145.07488580799949</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B285" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="C285" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D285" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E285" s="5">
-        <v>0</v>
+      <c r="E285" s="2">
+        <v>428.10220833005332</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="B286" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C286" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D286" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E286" s="5">
-        <v>0.53198661107398748</v>
+      <c r="E286" s="9">
+        <v>0.39155014822223344</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B287" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C287" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E287" s="5">
-        <v>0</v>
+      <c r="E287" s="2">
+        <v>232.08952244162529</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>23</v>
       </c>
       <c r="B288" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C288" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D288" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E288" s="5">
-        <v>0</v>
+        <v>0.4696896131858474</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>23</v>
       </c>
       <c r="B289" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C289" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E289" s="5">
-        <v>2.6570804967500253E-4</v>
+        <v>0.50546674189580443</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>23</v>
       </c>
       <c r="B290" t="s">
         <v>29</v>
       </c>
       <c r="C290" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D290" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E290" s="5">
-        <v>2.4866704459688988E-2</v>
+        <v>2.4843644918348128E-2</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B291" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C291" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E291" s="8">
+        <v>8.9938875867545773E-2</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" hidden="1">
+      <c r="A292" t="s">
+        <v>33</v>
+      </c>
+      <c r="B292" t="s">
+        <v>34</v>
+      </c>
+      <c r="C292" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D292" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E292" s="12">
+        <v>1.035002603203609</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" hidden="1">
+      <c r="A293" t="s">
+        <v>33</v>
+      </c>
+      <c r="B293" t="s">
+        <v>34</v>
+      </c>
+      <c r="C293" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E293" s="12">
+        <v>0.68305877444336205</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" hidden="1">
+      <c r="A294" t="s">
+        <v>33</v>
+      </c>
+      <c r="B294" t="s">
+        <v>34</v>
+      </c>
+      <c r="C294" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D294" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E294" s="12">
+        <v>0.68028904619999264</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" hidden="1">
+      <c r="A295" t="s">
+        <v>33</v>
+      </c>
+      <c r="B295" t="s">
+        <v>34</v>
+      </c>
+      <c r="C295" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D295" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E295" s="12">
+        <v>0.68805449439985999</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" hidden="1">
+      <c r="A296" t="s">
+        <v>33</v>
+      </c>
+      <c r="B296" t="s">
+        <v>34</v>
+      </c>
+      <c r="C296" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D296" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E296" s="12">
+        <v>0.69000000000000006</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" hidden="1">
+      <c r="A297" t="s">
+        <v>33</v>
+      </c>
+      <c r="B297" t="s">
+        <v>34</v>
+      </c>
+      <c r="C297" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D297" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E297" s="12">
+        <v>0.69199999999999995</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" hidden="1">
+      <c r="A298" t="s">
+        <v>33</v>
+      </c>
+      <c r="B298" t="s">
+        <v>34</v>
+      </c>
+      <c r="C298" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D298" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E298" s="12">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" hidden="1">
+      <c r="A299" t="s">
+        <v>33</v>
+      </c>
+      <c r="B299" t="s">
+        <v>34</v>
+      </c>
+      <c r="C299" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E299" s="12">
+        <v>0.68762495382640798</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" hidden="1">
+      <c r="A300" t="s">
+        <v>33</v>
+      </c>
+      <c r="B300" t="s">
+        <v>34</v>
+      </c>
+      <c r="C300" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D300" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E300" s="12">
+        <v>0.68977035394706798</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" hidden="1">
+      <c r="A301" t="s">
+        <v>33</v>
+      </c>
+      <c r="B301" t="s">
+        <v>34</v>
+      </c>
+      <c r="C301" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E301" s="12">
+        <v>0.690591180108586</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" hidden="1">
+      <c r="A302" t="s">
+        <v>33</v>
+      </c>
+      <c r="B302" t="s">
+        <v>34</v>
+      </c>
+      <c r="C302" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E302" s="12">
+        <v>0.69352302126555398</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" hidden="1">
+      <c r="A303" t="s">
+        <v>33</v>
+      </c>
+      <c r="B303" t="s">
+        <v>34</v>
+      </c>
+      <c r="C303" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D303" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E303" s="12">
+        <v>0.71777646114220672</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" hidden="1">
+      <c r="A304" t="s">
+        <v>33</v>
+      </c>
+      <c r="B304" t="s">
+        <v>34</v>
+      </c>
+      <c r="C304" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D304" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E304" s="12">
+        <v>0.66662128267371179</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" hidden="1">
+      <c r="A305" t="s">
+        <v>33</v>
+      </c>
+      <c r="B305" t="s">
+        <v>34</v>
+      </c>
+      <c r="C305" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D305" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E305" s="12">
+        <v>0.64665974774349377</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" hidden="1">
+      <c r="A306" t="s">
+        <v>33</v>
+      </c>
+      <c r="B306" t="s">
+        <v>34</v>
+      </c>
+      <c r="C306" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D306" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E306" s="12">
+        <v>0.64124547695569278</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" hidden="1">
+      <c r="A307" t="s">
+        <v>33</v>
+      </c>
+      <c r="B307" t="s">
+        <v>34</v>
+      </c>
+      <c r="C307" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D307" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E307" s="12">
+        <v>0.6816443906041697</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" hidden="1">
+      <c r="A308" t="s">
+        <v>33</v>
+      </c>
+      <c r="B308" t="s">
+        <v>34</v>
+      </c>
+      <c r="C308" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D308" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E308" s="12">
+        <v>0.65084795954375796</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" hidden="1">
+      <c r="A309" t="s">
+        <v>33</v>
+      </c>
+      <c r="B309" t="s">
+        <v>34</v>
+      </c>
+      <c r="C309" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D309" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E309" s="12">
+        <v>0.6538300819578392</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" hidden="1">
+      <c r="A310" t="s">
+        <v>33</v>
+      </c>
+      <c r="B310" t="s">
+        <v>34</v>
+      </c>
+      <c r="C310" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D310" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E310" s="12">
+        <v>0.62542553349734442</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" hidden="1">
+      <c r="A311" t="s">
+        <v>33</v>
+      </c>
+      <c r="B311" t="s">
+        <v>34</v>
+      </c>
+      <c r="C311" s="4">
+        <v>2024</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E311" s="12">
+        <v>0.62337378319003844</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" hidden="1">
+      <c r="A312" t="s">
+        <v>33</v>
+      </c>
+      <c r="B312" t="s">
+        <v>34</v>
+      </c>
+      <c r="C312" s="4">
         <v>2025</v>
       </c>
-      <c r="D291" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C292" s="4">
+      <c r="D312" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E312" s="12">
+        <v>0.57169228645897929</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" hidden="1">
+      <c r="A313" t="s">
+        <v>33</v>
+      </c>
+      <c r="B313" t="s">
+        <v>34</v>
+      </c>
+      <c r="C313" s="4">
         <v>2025</v>
       </c>
-      <c r="D292" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C293" s="4">
+      <c r="D313" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E313" s="12">
+        <v>0.57229566740650994</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" hidden="1">
+      <c r="A314" t="s">
+        <v>33</v>
+      </c>
+      <c r="B314" t="s">
+        <v>34</v>
+      </c>
+      <c r="C314" s="4">
         <v>2025</v>
       </c>
-      <c r="D293" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C294" s="4">
+      <c r="D314" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E314" s="12">
+        <v>0.57422443556352987</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" hidden="1">
+      <c r="A315" t="s">
+        <v>33</v>
+      </c>
+      <c r="B315" t="s">
+        <v>34</v>
+      </c>
+      <c r="C315" s="4">
         <v>2025</v>
       </c>
-      <c r="D294" s="4" t="s">
-[...355 lines deleted...]
-      </c>
       <c r="D315" s="4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0.10213409811105841</v>
+        <v>21</v>
+      </c>
+      <c r="E315" s="12">
+        <v>0.57432539738180088</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B316" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C316" s="4">
+        <v>2026</v>
+      </c>
+      <c r="D316" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E316" s="12">
+        <v>0.57432539738180077</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" hidden="1">
+      <c r="A317" t="s">
+        <v>35</v>
+      </c>
+      <c r="B317" t="s">
+        <v>36</v>
+      </c>
+      <c r="C317" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D317" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E317" s="12">
+        <v>1.843408903108152</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" hidden="1">
+      <c r="A318" t="s">
+        <v>35</v>
+      </c>
+      <c r="B318" t="s">
+        <v>36</v>
+      </c>
+      <c r="C318" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D318" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E318" s="12">
+        <v>1.9366484090073142</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" hidden="1">
+      <c r="A319" t="s">
+        <v>35</v>
+      </c>
+      <c r="B319" t="s">
+        <v>36</v>
+      </c>
+      <c r="C319" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D319" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E319" s="12">
+        <v>1.9089709378630022</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" hidden="1">
+      <c r="A320" t="s">
+        <v>35</v>
+      </c>
+      <c r="B320" t="s">
+        <v>36</v>
+      </c>
+      <c r="C320" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D320" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E320" s="12">
+        <v>1.90125387831239</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" hidden="1">
+      <c r="A321" t="s">
+        <v>35</v>
+      </c>
+      <c r="B321" t="s">
+        <v>36</v>
+      </c>
+      <c r="C321" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D321" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E321" s="12">
+        <v>1.9000000000000001</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" hidden="1">
+      <c r="A322" t="s">
+        <v>35</v>
+      </c>
+      <c r="B322" t="s">
+        <v>36</v>
+      </c>
+      <c r="C322" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D322" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E322" s="12">
+        <v>1.9000000000000001</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" hidden="1">
+      <c r="A323" t="s">
+        <v>35</v>
+      </c>
+      <c r="B323" t="s">
+        <v>36</v>
+      </c>
+      <c r="C323" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E323" s="12">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" hidden="1">
+      <c r="A324" t="s">
+        <v>35</v>
+      </c>
+      <c r="B324" t="s">
+        <v>36</v>
+      </c>
+      <c r="C324" s="4">
+        <v>2021</v>
+      </c>
+      <c r="D324" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E324" s="12">
+        <v>1.7396353658611099</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" hidden="1">
+      <c r="A325" t="s">
+        <v>35</v>
+      </c>
+      <c r="B325" t="s">
+        <v>36</v>
+      </c>
+      <c r="C325" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E325" s="12">
+        <v>1.73953276027767</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" hidden="1">
+      <c r="A326" t="s">
+        <v>35</v>
+      </c>
+      <c r="B326" t="s">
+        <v>36</v>
+      </c>
+      <c r="C326" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E326" s="12">
+        <v>1.74427667405994</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" hidden="1">
+      <c r="A327" t="s">
+        <v>35</v>
+      </c>
+      <c r="B327" t="s">
+        <v>36</v>
+      </c>
+      <c r="C327" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D327" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E327" s="12">
+        <v>1.8969290778555501</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" hidden="1">
+      <c r="A328" t="s">
+        <v>35</v>
+      </c>
+      <c r="B328" t="s">
+        <v>36</v>
+      </c>
+      <c r="C328" s="4">
+        <v>2022</v>
+      </c>
+      <c r="D328" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E328" s="12">
+        <v>1.933120993051072</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" hidden="1">
+      <c r="A329" t="s">
+        <v>35</v>
+      </c>
+      <c r="B329" t="s">
+        <v>36</v>
+      </c>
+      <c r="C329" s="4">
         <v>2023</v>
       </c>
-      <c r="D316" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C317" s="4">
+      <c r="D329" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E329" s="12">
+        <v>1.242825052074791</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" hidden="1">
+      <c r="A330" t="s">
+        <v>35</v>
+      </c>
+      <c r="B330" t="s">
+        <v>36</v>
+      </c>
+      <c r="C330" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E330" s="12">
+        <v>1.2494998193675684</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" hidden="1">
+      <c r="A331" t="s">
+        <v>35</v>
+      </c>
+      <c r="B331" t="s">
+        <v>36</v>
+      </c>
+      <c r="C331" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E331" s="12">
+        <v>1.2600562749546245</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" hidden="1">
+      <c r="A332" t="s">
+        <v>35</v>
+      </c>
+      <c r="B332" t="s">
+        <v>36</v>
+      </c>
+      <c r="C332" s="4">
+        <v>2023</v>
+      </c>
+      <c r="D332" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E332" s="12">
+        <v>1.2679988405912859</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" hidden="1">
+      <c r="A333" t="s">
+        <v>35</v>
+      </c>
+      <c r="B333" t="s">
+        <v>36</v>
+      </c>
+      <c r="C333" s="4">
         <v>2024</v>
       </c>
-      <c r="D317" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C318" s="4">
+      <c r="D333" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E333" s="12">
+        <v>1.1873711104001967</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" hidden="1">
+      <c r="A334" t="s">
+        <v>35</v>
+      </c>
+      <c r="B334" t="s">
+        <v>36</v>
+      </c>
+      <c r="C334" s="4">
         <v>2024</v>
       </c>
-      <c r="D318" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C319" s="4">
+      <c r="D334" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E334" s="12">
+        <v>1.188477109063041</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" hidden="1">
+      <c r="A335" t="s">
+        <v>35</v>
+      </c>
+      <c r="B335" t="s">
+        <v>36</v>
+      </c>
+      <c r="C335" s="4">
         <v>2024</v>
       </c>
-      <c r="D319" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C320" s="4">
+      <c r="D335" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E335" s="12">
+        <v>1.1940784932278183</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" hidden="1">
+      <c r="A336" t="s">
+        <v>35</v>
+      </c>
+      <c r="B336" t="s">
+        <v>36</v>
+      </c>
+      <c r="C336" s="4">
         <v>2024</v>
       </c>
-      <c r="D320" s="4" t="s">
-[...270 lines deleted...]
-      </c>
       <c r="D336" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="E336" s="7">
-[...3 lines deleted...]
-    <row r="337" spans="1:5">
+      <c r="E336" s="12">
+        <v>1.1940784932278088</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" hidden="1">
       <c r="A337" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B337" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C337" s="4">
         <v>2025</v>
       </c>
       <c r="D337" s="4" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>18</v>
+      </c>
+      <c r="E337" s="12">
+        <v>1.194526088181336</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" hidden="1">
       <c r="A338" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B338" t="s">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="C338" s="4">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="D338" s="4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>19</v>
+      </c>
+      <c r="E338" s="12">
+        <v>1.1954212780883742</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" hidden="1">
       <c r="A339" t="s">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B339" t="s">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="C339" s="4">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>20</v>
+      </c>
+      <c r="E339" s="12">
+        <v>1.1975211527648437</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" hidden="1">
       <c r="A340" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B340" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="C340" s="4">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="D340" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>145.07488580799949</v>
+        <v>21</v>
+      </c>
+      <c r="E340" s="12">
+        <v>1.1977553121508751</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B341" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="C341" s="4">
         <v>2026</v>
       </c>
       <c r="D341" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="E341" s="2">
-        <v>428.10220833005332</v>
+      <c r="E341" s="12">
+        <v>1.1977553121508719</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B342" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C342" s="4">
         <v>2026</v>
       </c>
       <c r="D342" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0.39155014822223344</v>
+        <v>19</v>
+      </c>
+      <c r="E342" s="2">
+        <v>67564.182868999997</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B343" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C343" s="4">
         <v>2026</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E343" s="2">
-        <v>232.08952244162529</v>
+        <v>8722.3226709999999</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B344" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="C344" s="4">
         <v>2026</v>
       </c>
       <c r="D344" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0.4696896131858474</v>
+        <v>19</v>
+      </c>
+      <c r="E344" s="2">
+        <v>145.50814230411356</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B345" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="C345" s="4">
         <v>2026</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E345" s="2">
+        <v>426.12367263242737</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B346" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C346" s="4">
         <v>2026</v>
       </c>
       <c r="D346" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0.50546674189580443</v>
+        <v>19</v>
+      </c>
+      <c r="E346" s="2">
+        <v>231.01082893494143</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="B347" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C347" s="4">
         <v>2026</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E347" s="9">
+        <v>0.39155014822223344</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>23</v>
       </c>
       <c r="B348" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C348" s="4">
         <v>2026</v>
       </c>
       <c r="D348" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E348" s="5">
-        <v>0</v>
+        <v>0.468342133819664</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>23</v>
       </c>
       <c r="B349" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C349" s="4">
         <v>2026</v>
       </c>
       <c r="D349" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E349" s="5">
-        <v>0</v>
+        <v>0.50632626306760364</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>23</v>
       </c>
       <c r="B350" t="s">
         <v>29</v>
       </c>
       <c r="C350" s="4">
         <v>2026</v>
       </c>
       <c r="D350" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E350" s="5">
-        <v>2.4843644918348128E-2</v>
+        <v>2.5328869347843098E-2</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>32</v>
       </c>
       <c r="B351" t="s">
         <v>31</v>
       </c>
       <c r="C351" s="4">
         <v>2026</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E351" s="8">
         <v>8.9938875867545773E-2</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>33</v>
       </c>
       <c r="B352" t="s">
         <v>34</v>
       </c>
       <c r="C352" s="4">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="D352" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E352" s="12">
-        <v>1.035002603203609</v>
+        <v>0.57432539738180077</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B353" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C353" s="4">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="D353" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E353" s="12">
-        <v>0.68305877444336205</v>
-[...814 lines deleted...]
-      <c r="E401" s="12">
         <v>1.1977553121508719</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E351" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:E353" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <filterColumn colId="2">
+      <filters>
+        <filter val="2026"/>
+      </filters>
+    </filterColumn>
+  </autoFilter>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pakawat Kampa NBTC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>