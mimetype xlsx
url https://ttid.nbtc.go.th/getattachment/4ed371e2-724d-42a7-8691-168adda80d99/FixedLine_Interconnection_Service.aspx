--- v0 (2026-06-16)
+++ v1 (2026-09-19)
@@ -1,373 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1804E174-2602-4F71-963F-EAD82ABFC3B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6DA4571-9FB6-4267-8D98-800417246C63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
-[...15 lines deleted...]
-  </extLst>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$108</definedName>
+  </definedNames>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="13">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>บริการ Fixed Call Termination (ล้านครั้ง)</t>
   </si>
   <si>
     <t>บริการ Fixed Call Termination (ล้านนาที)</t>
   </si>
   <si>
     <t>Mobile to Fixed</t>
-  </si>
-[...16 lines deleted...]
-    <t>2024</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>subtype</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
+  <si>
+    <t>Fixed-to-Fixed</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  <cellStyles count="2">
+    <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
+    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -495,1593 +473,1735 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E89"/>
+  <dimension ref="A1:E97"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A64" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="M78" sqref="M78"/>
+      <selection activeCell="E100" sqref="E100"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" style="3"/>
-    <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="3"/>
+    <col min="5" max="5" width="16.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="3" t="s">
-        <v>5</v>
+      <c r="C2" s="3">
+        <v>2020</v>
       </c>
       <c r="D2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E2">
+        <v>8</v>
+      </c>
+      <c r="E2" s="5">
         <v>535385948.80000001</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2020</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E3">
+        <v>9</v>
+      </c>
+      <c r="E3" s="5">
+        <v>917753080</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="5">
+        <v>956156992</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="5">
+        <v>958221541</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="6">
         <v>12918687</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E4">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="6">
+        <v>14873916</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6">
+        <v>10876817</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="6">
+        <v>18858711</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="6">
         <v>1941457818.6099999</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="6">
+        <v>1884926271.5999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="6">
+        <v>1806470634.7166588</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="6">
+        <v>1802804415.4693284</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="6">
         <v>26324424.819999997</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="E9">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="6">
         <v>36655899.099999994</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="E13">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="3">
+        <v>2020</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="6">
         <v>27674999.43</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>12</v>
+      </c>
+      <c r="C17" s="3">
+        <v>2020</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E17">
+        <v>11</v>
+      </c>
+      <c r="E17" s="6">
         <v>42247711.210000008</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="3" t="s">
-        <v>6</v>
+      <c r="C18" s="3">
+        <v>2021</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E18">
+        <v>8</v>
+      </c>
+      <c r="E18" s="5">
         <v>935840024</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="C19" s="3">
+        <v>2021</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E19">
+        <v>9</v>
+      </c>
+      <c r="E19" s="5">
+        <v>926823550.49022269</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="5">
+        <v>927918488</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="7">
+        <v>926262858</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="6">
         <v>16571893.720000001</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E20">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="6">
+        <v>13881005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="6">
+        <v>11668209</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="6">
+        <v>12599577</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="6">
         <v>1823643900.082665</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E21">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="6">
+        <v>1884202756.1398726</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="6">
+        <v>2019459721.8354099</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="6">
+        <v>1850775747.5280128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="6">
         <v>38129435.643333338</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="E25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="6">
         <v>32666118.160000004</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="E29">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="3">
+        <v>2021</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="6">
         <v>31013006.220000003</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>12</v>
+      </c>
+      <c r="C33" s="3">
+        <v>2021</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E33">
+        <v>11</v>
+      </c>
+      <c r="E33" s="6">
         <v>32223563.959999997</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>1</v>
       </c>
       <c r="B34" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="3" t="s">
-        <v>7</v>
+      <c r="C34" s="3">
+        <v>2022</v>
       </c>
       <c r="D34" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E34">
+        <v>8</v>
+      </c>
+      <c r="E34" s="5">
         <v>876382116.39999998</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>1</v>
       </c>
       <c r="B35" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>3</v>
+      </c>
+      <c r="C35" s="3">
+        <v>2022</v>
       </c>
       <c r="D35" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E35">
+        <v>9</v>
+      </c>
+      <c r="E35" s="5">
+        <v>866988217</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="5">
+        <v>861403839</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="7">
+        <v>827703672</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="6">
         <v>12453166</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E36">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="6">
+        <v>12306658</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="6">
+        <v>12299797</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>1</v>
+      </c>
+      <c r="B41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="6">
+        <v>11557929</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="6">
         <v>1766733675.6173468</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E37">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="6">
+        <v>1707986057.6146655</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="6">
+        <v>1628440412.4499924</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="6">
+        <v>1571278922.263344</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="6">
         <v>30613831.796666663</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="E41">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="6">
         <v>28509908.33333334</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-      <c r="E45">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="3">
+        <v>2022</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="6">
         <v>28578565.33333334</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
         <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>12</v>
+      </c>
+      <c r="C49" s="3">
+        <v>2022</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E49">
+        <v>11</v>
+      </c>
+      <c r="E49" s="6">
         <v>27142486.313333329</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
         <v>1</v>
       </c>
       <c r="B50" t="s">
         <v>3</v>
       </c>
-      <c r="C50" s="3" t="s">
-        <v>8</v>
+      <c r="C50" s="3">
+        <v>2023</v>
       </c>
       <c r="D50" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E50">
+        <v>8</v>
+      </c>
+      <c r="E50" s="5">
         <v>802678963</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
         <v>1</v>
       </c>
       <c r="B51" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>3</v>
+      </c>
+      <c r="C51" s="3">
+        <v>2023</v>
       </c>
       <c r="D51" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E51">
+        <v>9</v>
+      </c>
+      <c r="E51" s="5">
+        <v>786736163</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="5">
+        <v>186991348</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="5">
+        <v>185392664</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="6">
         <v>11531857</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C55" s="3">
+        <v>2023</v>
       </c>
       <c r="D55" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E55">
+        <v>9</v>
+      </c>
+      <c r="E55" s="6">
         <v>10968945</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C56" s="3">
+        <v>2023</v>
       </c>
       <c r="D56" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E56" s="6">
+        <v>11083893</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C57" s="3">
+        <v>2023</v>
       </c>
       <c r="D57" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E57" s="6">
+        <v>10710630</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B58" t="s">
         <v>3</v>
       </c>
-      <c r="C58" s="3" t="s">
-        <v>8</v>
+      <c r="C58" s="3">
+        <v>2023</v>
       </c>
       <c r="D58" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="E58" s="6">
+        <v>1532796004.4146597</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B59" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>3</v>
+      </c>
+      <c r="C59" s="3">
+        <v>2023</v>
       </c>
       <c r="D59" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E59" s="6">
+        <v>1499509939.7096689</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>2</v>
       </c>
       <c r="B60" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="3" t="s">
-        <v>8</v>
+      <c r="C60" s="3">
+        <v>2023</v>
       </c>
       <c r="D60" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E60" s="6">
+        <v>465585773.33067</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
         <v>2</v>
       </c>
       <c r="B61" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>3</v>
+      </c>
+      <c r="C61" s="3">
+        <v>2023</v>
       </c>
       <c r="D61" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E61" s="6">
+        <v>467733784.58899432</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B62" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C62" s="3">
+        <v>2023</v>
       </c>
       <c r="D62" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="E62" s="6">
+        <v>27375165.27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B63" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C63" s="3">
+        <v>2023</v>
       </c>
       <c r="D63" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E63" s="6">
+        <v>25435910.760000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C64" s="3">
+        <v>2023</v>
       </c>
       <c r="D64" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E64" s="6">
+        <v>24403202.106666666</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
         <v>2</v>
       </c>
       <c r="B65" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>12</v>
+      </c>
+      <c r="C65" s="3">
+        <v>2023</v>
       </c>
       <c r="D65" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E65" s="6">
+        <v>23690611.786666665</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
         <v>1</v>
       </c>
       <c r="B66" t="s">
         <v>3</v>
       </c>
-      <c r="C66" s="3" t="s">
-        <v>9</v>
+      <c r="C66" s="3">
+        <v>2024</v>
       </c>
       <c r="D66" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E66">
+        <v>8</v>
+      </c>
+      <c r="E66" s="5">
         <v>186286050</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
         <v>1</v>
       </c>
       <c r="B67" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
+      </c>
+      <c r="C67" s="3">
+        <v>2024</v>
       </c>
       <c r="D67" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E67">
+        <v>9</v>
+      </c>
+      <c r="E67" s="7">
+        <v>208021246.50400001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="5">
+        <v>187127716</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="5">
+        <v>182377713</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="6">
         <v>10673449</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>1</v>
       </c>
       <c r="B71" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="C71" s="3">
+        <v>2024</v>
       </c>
       <c r="D71" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E71">
+        <v>9</v>
+      </c>
+      <c r="E71" s="6">
         <v>9831194</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B72" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="C72" s="3">
+        <v>2024</v>
       </c>
       <c r="D72" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E72" s="6">
+        <v>10046274</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B73" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="C73" s="3">
+        <v>2024</v>
       </c>
       <c r="D73" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E73" s="6">
+        <v>9572236</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B74" t="s">
         <v>3</v>
       </c>
-      <c r="C74" s="3" t="s">
-        <v>9</v>
+      <c r="C74" s="3">
+        <v>2024</v>
       </c>
       <c r="D74" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="E74" s="6">
+        <v>459952264.04066843</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B75" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
+      </c>
+      <c r="C75" s="3">
+        <v>2024</v>
       </c>
       <c r="D75" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E75" s="6">
+        <v>460818507.64399505</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
         <v>2</v>
       </c>
       <c r="B76" t="s">
         <v>3</v>
       </c>
-      <c r="C76" s="3" t="s">
-        <v>9</v>
+      <c r="C76" s="3">
+        <v>2024</v>
       </c>
       <c r="D76" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E76" s="6">
+        <v>453619650.09132671</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
         <v>2</v>
       </c>
       <c r="B77" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
+      </c>
+      <c r="C77" s="3">
+        <v>2024</v>
       </c>
       <c r="D77" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E77" s="6">
+        <v>438352779.07133502</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="C78" s="3">
+        <v>2024</v>
       </c>
       <c r="D78" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="E78" s="6">
+        <v>24541549.300000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="C79" s="3">
+        <v>2024</v>
       </c>
       <c r="D79" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E79" s="6">
+        <v>22823672.396666668</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="C80" s="3">
+        <v>2024</v>
       </c>
       <c r="D80" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E80" s="6">
+        <v>22992839.206666667</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="C81" s="3">
+        <v>2024</v>
       </c>
       <c r="D81" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E81" s="6">
+        <v>21250144.893333334</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="3">
         <v>2025</v>
       </c>
       <c r="D82" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E82">
+        <v>8</v>
+      </c>
+      <c r="E82" s="7">
         <v>187626754</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
         <v>1</v>
       </c>
       <c r="B83" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C83" s="3">
         <v>2025</v>
       </c>
       <c r="D83" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E83" s="7">
+        <v>198332368</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B84" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="3">
         <v>2025</v>
       </c>
       <c r="D84" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E84" s="5">
+        <v>292821211</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B85" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C85" s="3">
         <v>2025</v>
       </c>
       <c r="D85" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E85" s="5">
+        <v>200377056</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
         <v>1</v>
       </c>
       <c r="B86" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C86" s="3">
         <v>2025</v>
       </c>
       <c r="D86" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="E86" s="6">
+        <v>9351383</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A87" t="s">
         <v>1</v>
       </c>
       <c r="B87" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C87" s="3">
         <v>2025</v>
       </c>
       <c r="D87" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E87">
+        <v>9</v>
+      </c>
+      <c r="E87" s="6">
         <v>8661217</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C88" s="3">
         <v>2025</v>
       </c>
       <c r="D88" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E88" s="6">
+        <v>8601541</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B89" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C89" s="3">
         <v>2025</v>
       </c>
       <c r="D89" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>19637745.849998664</v>
+        <v>11</v>
+      </c>
+      <c r="E89" s="6">
+        <v>8070942</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A90" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>3</v>
+      </c>
+      <c r="C90" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D90" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="6">
+        <v>450022011.3549937</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>3</v>
+      </c>
+      <c r="C91" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D91" t="s">
+        <v>9</v>
+      </c>
+      <c r="E91" s="6">
+        <v>469973809.3990007</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A92" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D92" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" s="6">
+        <v>488549138.8180024</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A93" t="s">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>3</v>
+      </c>
+      <c r="C93" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="6">
+        <v>483206881.20000565</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A94" t="s">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D94" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="6">
+        <v>21060452.576666664</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A95" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D95" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" s="6">
+        <v>19441515.463332668</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A96" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D96" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" s="6">
+        <v>18953066.900008664</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A97" t="s">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="8">
+        <v>17812524.983341664</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:E108" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>เวิร์กชีต</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>