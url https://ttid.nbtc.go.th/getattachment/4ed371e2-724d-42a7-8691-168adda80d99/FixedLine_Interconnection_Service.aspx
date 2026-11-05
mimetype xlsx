--- v1 (2026-09-19)
+++ v2 (2026-11-05)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6DA4571-9FB6-4267-8D98-800417246C63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2416E037-F065-4097-8E8D-B08C46BEEE53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13280" yWindow="100" windowWidth="12040" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$108</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="13">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>บริการ Fixed Call Termination (ล้านครั้ง)</t>
   </si>
   <si>
     <t>บริการ Fixed Call Termination (ล้านนาที)</t>
   </si>
   <si>
     <t>Mobile to Fixed</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>subtype</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
@@ -148,72 +148,73 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
-    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -479,1729 +480,1865 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E97"/>
+  <dimension ref="A1:E105"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E100" sqref="E100"/>
+    <sheetView tabSelected="1" topLeftCell="A70" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F105" sqref="F105"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.88671875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.90625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.109375" style="3"/>
-    <col min="5" max="5" width="16.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.08984375" style="3"/>
+    <col min="5" max="5" width="16.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3">
         <v>2020</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="5">
         <v>535385948.80000001</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3">
         <v>2020</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="5">
         <v>917753080</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3">
         <v>2020</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="5">
         <v>956156992</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3">
         <v>2020</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="5">
         <v>958221541</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="3">
         <v>2020</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="6">
         <v>12918687</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="3">
         <v>2020</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="6">
         <v>14873916</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="3">
         <v>2020</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="6">
         <v>10876817</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3">
         <v>2020</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="6">
         <v>18858711</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="3">
         <v>2020</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="6">
         <v>1941457818.6099999</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3">
         <v>2020</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="6">
         <v>1884926271.5999999</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3">
         <v>2020</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="6">
         <v>1806470634.7166588</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="3">
         <v>2020</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="6">
         <v>1802804415.4693284</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="3">
         <v>2020</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="6">
         <v>26324424.819999997</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="3">
         <v>2020</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="6">
         <v>36655899.099999994</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="3">
         <v>2020</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="6">
         <v>27674999.43</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="3">
         <v>2020</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="6">
         <v>42247711.210000008</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="3">
         <v>2021</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="5">
         <v>935840024</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="3">
         <v>2021</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="5">
         <v>926823550.49022269</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="3">
         <v>2021</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="5">
         <v>927918488</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="3">
         <v>2021</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="7">
         <v>926262858</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="3">
         <v>2021</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="6">
         <v>16571893.720000001</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="3">
         <v>2021</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="6">
         <v>13881005</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="3">
         <v>2021</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="6">
         <v>11668209</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="3">
         <v>2021</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="6">
         <v>12599577</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="3">
         <v>2021</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="6">
         <v>1823643900.082665</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>2</v>
       </c>
       <c r="B27" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="3">
         <v>2021</v>
       </c>
       <c r="D27" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="6">
         <v>1884202756.1398726</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>2</v>
       </c>
       <c r="B28" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="3">
         <v>2021</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="6">
         <v>2019459721.8354099</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>2</v>
       </c>
       <c r="B29" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="3">
         <v>2021</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="6">
         <v>1850775747.5280128</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>2</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="3">
         <v>2021</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="6">
         <v>38129435.643333338</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>2</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="3">
         <v>2021</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="6">
         <v>32666118.160000004</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>2</v>
       </c>
       <c r="B32" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="3">
         <v>2021</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="6">
         <v>31013006.220000003</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="3">
         <v>2021</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="6">
         <v>32223563.959999997</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>1</v>
       </c>
       <c r="B34" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="3">
         <v>2022</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="5">
         <v>876382116.39999998</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>1</v>
       </c>
       <c r="B35" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="3">
         <v>2022</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="5">
         <v>866988217</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>1</v>
       </c>
       <c r="B36" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="3">
         <v>2022</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="5">
         <v>861403839</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="3">
         <v>2022</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="7">
         <v>827703672</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="3">
         <v>2022</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>12453166</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="3">
         <v>2022</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="6">
         <v>12306658</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="3">
         <v>2022</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="6">
         <v>12299797</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>1</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="3">
         <v>2022</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="6">
         <v>11557929</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>2</v>
       </c>
       <c r="B42" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="3">
         <v>2022</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="6">
         <v>1766733675.6173468</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>2</v>
       </c>
       <c r="B43" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="3">
         <v>2022</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="6">
         <v>1707986057.6146655</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>2</v>
       </c>
       <c r="B44" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="3">
         <v>2022</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="6">
         <v>1628440412.4499924</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>2</v>
       </c>
       <c r="B45" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="3">
         <v>2022</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="6">
         <v>1571278922.263344</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>2</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="3">
         <v>2022</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" s="6">
         <v>30613831.796666663</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>2</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="3">
         <v>2022</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="6">
         <v>28509908.33333334</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="3">
         <v>2022</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="6">
         <v>28578565.33333334</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>2</v>
       </c>
       <c r="B49" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="3">
         <v>2022</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="6">
         <v>27142486.313333329</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>1</v>
       </c>
       <c r="B50" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="3">
         <v>2023</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" s="5">
         <v>802678963</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>1</v>
       </c>
       <c r="B51" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="3">
         <v>2023</v>
       </c>
       <c r="D51" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="5">
         <v>786736163</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>1</v>
       </c>
       <c r="B52" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="3">
         <v>2023</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" s="5">
         <v>186991348</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>1</v>
       </c>
       <c r="B53" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="3">
         <v>2023</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="5">
         <v>185392664</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>1</v>
       </c>
       <c r="B54" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="3">
         <v>2023</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" s="6">
         <v>11531857</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>1</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="3">
         <v>2023</v>
       </c>
       <c r="D55" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="6">
         <v>10968945</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="3">
         <v>2023</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="6">
         <v>11083893</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>1</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="3">
         <v>2023</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="6">
         <v>10710630</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>2</v>
       </c>
       <c r="B58" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="3">
         <v>2023</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="6">
         <v>1532796004.4146597</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>2</v>
       </c>
       <c r="B59" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="3">
         <v>2023</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="6">
         <v>1499509939.7096689</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>2</v>
       </c>
       <c r="B60" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="3">
         <v>2023</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="6">
         <v>465585773.33067</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>2</v>
       </c>
       <c r="B61" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="3">
         <v>2023</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="6">
         <v>467733784.58899432</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>2</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="3">
         <v>2023</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="6">
         <v>27375165.27</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>2</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="3">
         <v>2023</v>
       </c>
       <c r="D63" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="6">
         <v>25435910.760000002</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>2</v>
       </c>
       <c r="B64" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="3">
         <v>2023</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="6">
         <v>24403202.106666666</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>2</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="3">
         <v>2023</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="6">
         <v>23690611.786666665</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>1</v>
       </c>
       <c r="B66" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="3">
         <v>2024</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" s="5">
         <v>186286050</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>1</v>
       </c>
       <c r="B67" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="3">
         <v>2024</v>
       </c>
       <c r="D67" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="7">
         <v>208021246.50400001</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>1</v>
       </c>
       <c r="B68" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="3">
         <v>2024</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="5">
         <v>187127716</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>1</v>
       </c>
       <c r="B69" t="s">
         <v>3</v>
       </c>
       <c r="C69" s="3">
         <v>2024</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="5">
         <v>182377713</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>1</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="3">
         <v>2024</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" s="6">
         <v>10673449</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>1</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="3">
         <v>2024</v>
       </c>
       <c r="D71" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="6">
         <v>9831194</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>1</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="3">
         <v>2024</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="6">
         <v>10046274</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>1</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="3">
         <v>2024</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="6">
         <v>9572236</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>2</v>
       </c>
       <c r="B74" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="3">
         <v>2024</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" s="6">
         <v>459952264.04066843</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>2</v>
       </c>
       <c r="B75" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="3">
         <v>2024</v>
       </c>
       <c r="D75" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="6">
         <v>460818507.64399505</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>2</v>
       </c>
       <c r="B76" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="3">
         <v>2024</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="6">
         <v>453619650.09132671</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>2</v>
       </c>
       <c r="B77" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="3">
         <v>2024</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="6">
         <v>438352779.07133502</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>2</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="3">
         <v>2024</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" s="6">
         <v>24541549.300000001</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>2</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="3">
         <v>2024</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="6">
         <v>22823672.396666668</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>2</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="3">
         <v>2024</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="6">
         <v>22992839.206666667</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>2</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="3">
         <v>2024</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="6">
         <v>21250144.893333334</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>1</v>
       </c>
       <c r="B82" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="3">
         <v>2025</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" s="7">
         <v>187626754</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>1</v>
       </c>
       <c r="B83" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="3">
         <v>2025</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="7">
         <v>198332368</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>1</v>
       </c>
       <c r="B84" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="3">
         <v>2025</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="5">
         <v>292821211</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>1</v>
       </c>
       <c r="B85" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="3">
         <v>2025</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="5">
         <v>200377056</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>1</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" s="3">
         <v>2025</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" s="6">
         <v>9351383</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>1</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="3">
         <v>2025</v>
       </c>
       <c r="D87" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="6">
         <v>8661217</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>1</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" s="3">
         <v>2025</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="6">
         <v>8601541</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>1</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" s="3">
         <v>2025</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="6">
         <v>8070942</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>2</v>
       </c>
       <c r="B90" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="3">
         <v>2025</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" s="6">
         <v>450022011.3549937</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>2</v>
       </c>
       <c r="B91" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="3">
         <v>2025</v>
       </c>
       <c r="D91" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="6">
         <v>469973809.3990007</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>2</v>
       </c>
       <c r="B92" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="3">
         <v>2025</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="6">
         <v>488549138.8180024</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>2</v>
       </c>
       <c r="B93" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="3">
         <v>2025</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="6">
         <v>483206881.20000565</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>2</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" s="3">
         <v>2025</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" s="6">
         <v>21060452.576666664</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>2</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="3">
         <v>2025</v>
       </c>
       <c r="D95" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="6">
         <v>19441515.463332668</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>2</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="3">
         <v>2025</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="6">
         <v>18953066.900008664</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>2</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="3">
         <v>2025</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="8">
         <v>17812524.983341664</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="9">
+        <v>17668443.936651003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>3</v>
+      </c>
+      <c r="C99" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="6">
+        <v>489371648.63699627</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="6">
+        <v>7859822</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>3</v>
+      </c>
+      <c r="C101" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="5">
+        <v>199026397</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="8">
+        <v>16635799.486675333</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" s="8">
+        <v>479750580.58666104</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D104" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="8">
+        <v>7638167</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="8">
+        <v>198339555</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E108" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>