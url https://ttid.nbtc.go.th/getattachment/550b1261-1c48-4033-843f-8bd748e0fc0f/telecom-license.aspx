--- v0 (2026-06-15)
+++ v1 (2026-09-19)
@@ -1,70 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C792C0B-B4F8-43FA-AB61-AB199EA99F2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="14040" yWindow="735" windowWidth="14730" windowHeight="15315" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="17">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่หนึ่ง</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่สอง 
 ที่ไม่มีโครงข่ายเป็นของตนเอง</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่สอง
 ที่มีโครงข่ายเป็นของตนเอง</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่สาม</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
@@ -78,51 +74,51 @@
   <si>
     <t>type</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -161,163 +157,163 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -446,55 +442,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D85"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:D93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A52" workbookViewId="0">
-      <selection activeCell="E85" sqref="E85"/>
+    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
+      <selection activeCell="D94" sqref="D94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="70.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1491,51 +1487,51 @@
     <row r="73" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A73" t="s">
         <v>4</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>14</v>
       </c>
       <c r="D73">
         <v>104</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A74" t="s">
         <v>1</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>15</v>
       </c>
       <c r="D74">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A75" t="s">
         <v>2</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>15</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A76" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>15</v>
@@ -1547,149 +1543,261 @@
     <row r="77" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A77" t="s">
         <v>4</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77">
         <v>103</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A78" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="2">
         <v>2025</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A79" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="2">
         <v>2025</v>
       </c>
       <c r="C79" t="s">
         <v>16</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A80" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="2">
         <v>2025</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A81" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="2">
         <v>2025</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A82" t="s">
         <v>1</v>
       </c>
       <c r="B82" s="2">
         <v>2025</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
       <c r="D82">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A83" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="2">
         <v>2025</v>
       </c>
       <c r="C83" t="s">
         <v>13</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A84" t="s">
         <v>3</v>
       </c>
       <c r="B84" s="2">
         <v>2025</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A85" t="s">
         <v>4</v>
       </c>
       <c r="B85" s="2">
         <v>2025</v>
       </c>
       <c r="C85" t="s">
         <v>13</v>
       </c>
       <c r="D85">
         <v>104</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A86" t="s">
+        <v>1</v>
+      </c>
+      <c r="B86" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C86" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A87" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C87" t="s">
+        <v>14</v>
+      </c>
+      <c r="D87">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A88" t="s">
+        <v>3</v>
+      </c>
+      <c r="B88" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C88" t="s">
+        <v>14</v>
+      </c>
+      <c r="D88">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A89" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C89" t="s">
+        <v>14</v>
+      </c>
+      <c r="D89">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A90" t="s">
+        <v>1</v>
+      </c>
+      <c r="B90" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C90" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C91" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A92" t="s">
+        <v>3</v>
+      </c>
+      <c r="B92" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C92" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A93" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C93" t="s">
+        <v>15</v>
+      </c>
+      <c r="D93">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>