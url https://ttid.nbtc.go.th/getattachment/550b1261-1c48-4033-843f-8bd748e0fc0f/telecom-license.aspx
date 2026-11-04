--- v1 (2026-09-19)
+++ v2 (2026-11-04)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C792C0B-B4F8-43FA-AB61-AB199EA99F2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADFD5A29-C779-44A1-B7DB-8D670CC7D7B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14040" yWindow="735" windowWidth="14730" windowHeight="15315" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14160" yWindow="180" windowWidth="14100" windowHeight="15465" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="17">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่หนึ่ง</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่สอง 
 ที่ไม่มีโครงข่ายเป็นของตนเอง</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่สอง
 ที่มีโครงข่ายเป็นของตนเอง</t>
   </si>
   <si>
     <t>ใบอนุญาตประกอบกิจการโทรคมนาคมแบบที่สาม</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
@@ -443,54 +443,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D93"/>
+  <dimension ref="A1:D101"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
-      <selection activeCell="D94" sqref="D94"/>
+    <sheetView tabSelected="1" topLeftCell="A73" workbookViewId="0">
+      <selection activeCell="C102" sqref="C102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="70.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1754,50 +1754,162 @@
       <c r="A92" t="s">
         <v>3</v>
       </c>
       <c r="B92" s="2">
         <v>2025</v>
       </c>
       <c r="C92" t="s">
         <v>15</v>
       </c>
       <c r="D92">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A93" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="2">
         <v>2025</v>
       </c>
       <c r="C93" t="s">
         <v>15</v>
       </c>
       <c r="D93">
         <v>105</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A94" t="s">
+        <v>1</v>
+      </c>
+      <c r="B94" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C94" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A95" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A96" t="s">
+        <v>3</v>
+      </c>
+      <c r="B96" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C96" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A97" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C97" t="s">
+        <v>16</v>
+      </c>
+      <c r="D97">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A98" t="s">
+        <v>1</v>
+      </c>
+      <c r="B98" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A99" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C99" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A100" t="s">
+        <v>3</v>
+      </c>
+      <c r="B100" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A101" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C101" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>