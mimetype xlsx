--- v0 (2026-06-16)
+++ v1 (2026-09-19)
@@ -1,69 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E5AAA40-D044-4819-9B57-3CBD070A5BF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AEC2467-F099-42C3-815D-048FF3C98A62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$89</definedName>
   </definedNames>
-  <calcPr calcId="124519" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="18">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>Submarine Cable</t>
   </si>
   <si>
     <t>Landline</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
@@ -456,54 +469,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E85"/>
+  <dimension ref="A1:E89"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="I80" sqref="I80"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B95" sqref="B95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="35.625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.25" style="3" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1537,51 +1550,51 @@
       </c>
       <c r="C62" s="3">
         <v>2025</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62">
         <v>26018.47</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" t="s">
         <v>16</v>
       </c>
       <c r="B63" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="3">
         <v>2025</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="E63">
-        <v>26118.47</v>
+        <v>26189.119999999999</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" t="s">
         <v>17</v>
       </c>
       <c r="B64" t="s">
         <v>17</v>
       </c>
       <c r="C64" t="s">
         <v>3</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
         <v>8128.5050000000001</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" t="s">
         <v>17</v>
       </c>
       <c r="B65" t="s">
         <v>17</v>
@@ -1911,55 +1924,123 @@
       </c>
       <c r="C84">
         <v>2025</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
         <v>16173.705</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" t="s">
         <v>17</v>
       </c>
       <c r="B85" t="s">
         <v>17</v>
       </c>
       <c r="C85">
         <v>2025</v>
       </c>
       <c r="D85" t="s">
         <v>13</v>
       </c>
       <c r="E85">
-        <v>16174.705</v>
+        <v>16421.705000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A86" t="s">
+        <v>17</v>
+      </c>
+      <c r="B86" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D86" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86">
+        <v>17707.205000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A87" t="s">
+        <v>16</v>
+      </c>
+      <c r="B87" t="s">
+        <v>16</v>
+      </c>
+      <c r="C87" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D87" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87">
+        <v>25697.119999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A88" t="s">
+        <v>17</v>
+      </c>
+      <c r="B88" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D88" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88">
+        <v>18265.455000000002</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B89" t="s">
+        <v>16</v>
+      </c>
+      <c r="C89" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D89" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89">
+        <v>25732.42</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E63" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:E89" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>