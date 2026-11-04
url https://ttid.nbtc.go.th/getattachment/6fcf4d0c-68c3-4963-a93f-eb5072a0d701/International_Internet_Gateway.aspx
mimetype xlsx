--- v1 (2026-09-19)
+++ v2 (2026-11-04)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AEC2467-F099-42C3-815D-048FF3C98A62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA7F772A-6381-4609-8C96-BB4C43850AF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12160" yWindow="130" windowWidth="12840" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$89</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$91</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="18">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>Submarine Cable</t>
   </si>
   <si>
     <t>Landline</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
@@ -96,65 +96,65 @@
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>อินเทอร์เน็ตแบนด์วิดท์ไปต่างประเทศ (Gbps)</t>
   </si>
   <si>
     <t>อินเทอร์เน็ตแบนด์วิดท์ภายในประเทศ (Gbps)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -469,1578 +469,1647 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E89"/>
+  <dimension ref="A1:E93"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B95" sqref="B95"/>
+    <sheetView tabSelected="1" topLeftCell="A76" workbookViewId="0">
+      <selection activeCell="B101" sqref="B101"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="35.625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="11.625" customWidth="1"/>
+    <col min="1" max="1" width="35.6328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="40.26953125" customWidth="1"/>
+    <col min="3" max="3" width="8.26953125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2">
         <v>11102.648227199999</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>2870.145</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>8232.5032272000008</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
         <v>2020</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>12522.048000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6">
         <v>3236.9494080000004</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7">
         <v>9286.0985920000021</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8">
         <v>13749.748</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
       <c r="E9">
         <v>3554.3098580000005</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10">
         <v>10196.438141999999</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D11" t="s">
         <v>15</v>
       </c>
       <c r="E11">
         <v>14144.147999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12">
         <v>3657.6766728000002</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13">
         <v>10487.471327200003</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14">
         <v>15432.093999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
         <v>3993.8259272</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
         <v>11439.2680728</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17">
         <v>16136.093999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D18" t="s">
         <v>13</v>
       </c>
       <c r="E18">
         <v>4180.0579644999998</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="E19">
         <v>11991.3790355</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20">
         <v>16590.333999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21">
         <v>4413.604054112393</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>16</v>
       </c>
       <c r="B22" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22">
         <v>12446.796084711243</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D23" t="s">
         <v>15</v>
       </c>
       <c r="E23">
         <v>17910.333999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>16</v>
       </c>
       <c r="B24" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D24" t="s">
         <v>15</v>
       </c>
       <c r="E24">
         <v>4699.6112995131816</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>16</v>
       </c>
       <c r="B25" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D25" t="s">
         <v>15</v>
       </c>
       <c r="E25">
         <v>12816.456473405855</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
         <v>18520.031874066779</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="3">
         <v>2022</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
         <v>5056.0672973338196</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="3">
         <v>2022</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28">
         <v>13463.964576732962</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="3">
         <v>2022</v>
       </c>
       <c r="D29" t="s">
         <v>13</v>
       </c>
       <c r="E29">
         <v>19660.651999999998</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="3">
         <v>2022</v>
       </c>
       <c r="D30" t="s">
         <v>13</v>
       </c>
       <c r="E30">
         <v>5955.0618793930798</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="3">
         <v>2022</v>
       </c>
       <c r="D31" t="s">
         <v>13</v>
       </c>
       <c r="E31">
         <v>13975.594082928155</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="3">
         <v>2022</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32">
         <v>20647.651999999998</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="3">
         <v>2022</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33">
         <v>6311.1395277637257</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="3">
         <v>2022</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34">
         <v>14439.195361792408</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="3">
         <v>2022</v>
       </c>
       <c r="D35" t="s">
         <v>15</v>
       </c>
       <c r="E35">
         <v>21519.252</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="3">
         <v>2022</v>
       </c>
       <c r="D36" t="s">
         <v>15</v>
       </c>
       <c r="E36">
         <v>6677.9748569336425</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="3">
         <v>2022</v>
       </c>
       <c r="D37" t="s">
         <v>15</v>
       </c>
       <c r="E37">
         <v>14898.679069371134</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>16</v>
       </c>
       <c r="B38" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
         <v>22279.252</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>16</v>
       </c>
       <c r="B39" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="3">
         <v>2023</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39">
         <v>7071.3802050795357</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>16</v>
       </c>
       <c r="B40" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="3">
         <v>2023</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
         <v>15387.961428254735</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>16</v>
       </c>
       <c r="B41" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="3">
         <v>2023</v>
       </c>
       <c r="D41" t="s">
         <v>13</v>
       </c>
       <c r="E41">
         <v>22311.252</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>16</v>
       </c>
       <c r="B42" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="3">
         <v>2023</v>
       </c>
       <c r="D42" t="s">
         <v>13</v>
       </c>
       <c r="E42">
         <v>7488.1910301743555</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>16</v>
       </c>
       <c r="B43" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="3">
         <v>2023</v>
       </c>
       <c r="D43" t="s">
         <v>13</v>
       </c>
       <c r="E43">
         <v>15898.575335794891</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>16</v>
       </c>
       <c r="B44" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="3">
         <v>2023</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44">
         <v>22806.32</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>16</v>
       </c>
       <c r="B45" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="3">
         <v>2023</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45">
         <v>7927.4465152325201</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
         <v>2</v>
       </c>
       <c r="C46" s="3">
         <v>2023</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46">
         <v>16437.822888689669</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>16</v>
       </c>
       <c r="B47" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="3">
         <v>2023</v>
       </c>
       <c r="D47" t="s">
         <v>15</v>
       </c>
       <c r="E47">
         <v>23328.32</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="3">
         <v>2023</v>
       </c>
       <c r="D48" t="s">
         <v>15</v>
       </c>
       <c r="E48">
         <v>8392.4686214113517</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="3">
         <v>2023</v>
       </c>
       <c r="D49" t="s">
         <v>15</v>
       </c>
       <c r="E49">
         <v>16998.088069776135</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>16</v>
       </c>
       <c r="B50" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
         <v>23778.52</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>16</v>
       </c>
       <c r="B51" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="3">
         <v>2024</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
         <v>8885.5621486473265</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>16</v>
       </c>
       <c r="B52" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="3">
         <v>2024</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52">
         <v>17586.648940235289</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>16</v>
       </c>
       <c r="B53" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="3">
         <v>2024</v>
       </c>
       <c r="D53" t="s">
         <v>13</v>
       </c>
       <c r="E53">
         <v>23951.72</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="3">
         <v>2024</v>
       </c>
       <c r="D54" t="s">
         <v>13</v>
       </c>
       <c r="E54">
         <v>9407.0670701526942</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>16</v>
       </c>
       <c r="B55" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="3">
         <v>2024</v>
       </c>
       <c r="D55" t="s">
         <v>13</v>
       </c>
       <c r="E55">
         <v>18203.385294153744</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>16</v>
       </c>
       <c r="B56" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="3">
         <v>2024</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56">
         <v>25464.22</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>16</v>
       </c>
       <c r="B57" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="3">
         <v>2024</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57">
         <v>9959.2785825529227</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>16</v>
       </c>
       <c r="B58" t="s">
         <v>2</v>
       </c>
       <c r="C58" s="3">
         <v>2024</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58">
         <v>18850.167735949119</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>16</v>
       </c>
       <c r="B59" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="3">
         <v>2024</v>
       </c>
       <c r="D59" t="s">
         <v>15</v>
       </c>
       <c r="E59">
         <v>25808.92</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>16</v>
       </c>
       <c r="B60" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="3">
         <v>2024</v>
       </c>
       <c r="D60" t="s">
         <v>15</v>
       </c>
       <c r="E60">
         <v>10544.045363079849</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>16</v>
       </c>
       <c r="B61" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="3">
         <v>2024</v>
       </c>
       <c r="D61" t="s">
         <v>15</v>
       </c>
       <c r="E61">
         <v>19527.13910781045</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>16</v>
       </c>
       <c r="B62" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="3">
         <v>2025</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62">
         <v>26018.47</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>16</v>
       </c>
       <c r="B63" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="3">
         <v>2025</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="E63">
         <v>26189.119999999999</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>17</v>
       </c>
       <c r="B64" t="s">
         <v>17</v>
       </c>
       <c r="C64" t="s">
         <v>3</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
         <v>8128.5050000000001</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>17</v>
       </c>
       <c r="B65" t="s">
         <v>17</v>
       </c>
       <c r="C65" t="s">
         <v>3</v>
       </c>
       <c r="D65" t="s">
         <v>13</v>
       </c>
       <c r="E65">
         <v>8718.0049999999992</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>17</v>
       </c>
       <c r="B66" t="s">
         <v>17</v>
       </c>
       <c r="C66" t="s">
         <v>3</v>
       </c>
       <c r="D66" t="s">
         <v>14</v>
       </c>
       <c r="E66">
         <v>8934.0049999999992</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>17</v>
       </c>
       <c r="B67" t="s">
         <v>17</v>
       </c>
       <c r="C67" t="s">
         <v>3</v>
       </c>
       <c r="D67" t="s">
         <v>15</v>
       </c>
       <c r="E67">
         <v>9143.0049999999992</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>17</v>
       </c>
       <c r="B68" t="s">
         <v>17</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68">
         <v>9403.0049999999992</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>17</v>
       </c>
       <c r="B69" t="s">
         <v>17</v>
       </c>
       <c r="C69" t="s">
         <v>4</v>
       </c>
       <c r="D69" t="s">
         <v>13</v>
       </c>
       <c r="E69">
         <v>9500.5049999999992</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>17</v>
       </c>
       <c r="B70" t="s">
         <v>17</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="E70">
         <v>9924.6550000000007</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>17</v>
       </c>
       <c r="B71" t="s">
         <v>17</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
       <c r="D71" t="s">
         <v>15</v>
       </c>
       <c r="E71">
         <v>10334.655000000001</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>17</v>
       </c>
       <c r="B72" t="s">
         <v>17</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72">
         <v>10530.155000000001</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>17</v>
       </c>
       <c r="B73" t="s">
         <v>17</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" t="s">
         <v>13</v>
       </c>
       <c r="E73">
         <v>11488.754999999999</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>17</v>
       </c>
       <c r="B74" t="s">
         <v>17</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" t="s">
         <v>14</v>
       </c>
       <c r="E74">
         <v>13512.254999999999</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>17</v>
       </c>
       <c r="B75" t="s">
         <v>17</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" t="s">
         <v>15</v>
       </c>
       <c r="E75">
         <v>13623.805</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>17</v>
       </c>
       <c r="B76" t="s">
         <v>17</v>
       </c>
       <c r="C76" t="s">
         <v>6</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
         <v>13834.805</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>17</v>
       </c>
       <c r="B77" t="s">
         <v>17</v>
       </c>
       <c r="C77" t="s">
         <v>6</v>
       </c>
       <c r="D77" t="s">
         <v>13</v>
       </c>
       <c r="E77">
         <v>14132.855</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>17</v>
       </c>
       <c r="B78" t="s">
         <v>17</v>
       </c>
       <c r="C78" t="s">
         <v>6</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="E78">
         <v>14169.105</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>17</v>
       </c>
       <c r="B79" t="s">
         <v>17</v>
       </c>
       <c r="C79" t="s">
         <v>6</v>
       </c>
       <c r="D79" t="s">
         <v>15</v>
       </c>
       <c r="E79">
         <v>15119.105</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>17</v>
       </c>
       <c r="B80" t="s">
         <v>17</v>
       </c>
       <c r="C80" t="s">
         <v>7</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80">
         <v>15222.705</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>17</v>
       </c>
       <c r="B81" t="s">
         <v>17</v>
       </c>
       <c r="C81" t="s">
         <v>7</v>
       </c>
       <c r="D81" t="s">
         <v>13</v>
       </c>
       <c r="E81">
         <v>15202.705</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>17</v>
       </c>
       <c r="B82" t="s">
         <v>17</v>
       </c>
       <c r="C82" t="s">
         <v>7</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82">
         <v>15800.705</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>17</v>
       </c>
       <c r="B83" t="s">
         <v>17</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
         <v>15</v>
       </c>
       <c r="E83">
         <v>15970.705</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>17</v>
       </c>
       <c r="B84" t="s">
         <v>17</v>
       </c>
-      <c r="C84">
+      <c r="C84" s="3">
         <v>2025</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
         <v>16173.705</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>17</v>
       </c>
       <c r="B85" t="s">
         <v>17</v>
       </c>
-      <c r="C85">
+      <c r="C85" s="3">
         <v>2025</v>
       </c>
       <c r="D85" t="s">
         <v>13</v>
       </c>
       <c r="E85">
         <v>16421.705000000002</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>17</v>
       </c>
       <c r="B86" t="s">
         <v>17</v>
       </c>
       <c r="C86" s="3">
         <v>2025</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86">
         <v>17707.205000000002</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>16</v>
       </c>
       <c r="B87" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="3">
         <v>2025</v>
       </c>
       <c r="D87" t="s">
         <v>14</v>
       </c>
       <c r="E87">
         <v>25697.119999999999</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>17</v>
       </c>
       <c r="B88" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="3">
         <v>2025</v>
       </c>
       <c r="D88" t="s">
         <v>15</v>
       </c>
       <c r="E88">
         <v>18265.455000000002</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>16</v>
       </c>
       <c r="B89" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="3">
         <v>2025</v>
       </c>
       <c r="D89" t="s">
         <v>15</v>
       </c>
       <c r="E89">
         <v>25732.42</v>
       </c>
     </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" t="s">
+        <v>16</v>
+      </c>
+      <c r="B90" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D90" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90">
+        <v>24596</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A91" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D91" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91">
+        <v>19423</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A92" t="s">
+        <v>16</v>
+      </c>
+      <c r="B92" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D92" t="s">
+        <v>13</v>
+      </c>
+      <c r="E92">
+        <v>24676</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" t="s">
+        <v>17</v>
+      </c>
+      <c r="B93" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D93" t="s">
+        <v>13</v>
+      </c>
+      <c r="E93">
+        <v>19613</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:E89" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:E91" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>