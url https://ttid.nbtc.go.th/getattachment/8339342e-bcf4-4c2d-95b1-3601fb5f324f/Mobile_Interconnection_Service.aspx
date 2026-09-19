--- v0 (2026-06-17)
+++ v1 (2026-09-19)
@@ -1,66 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D639212-6ADA-4C9B-B258-0272F2BF34E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6274CFA-9E94-49E4-8D45-3E2B2345AB0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$96</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="18">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>บริการ Mobile Call Termination (ล้านครั้ง)</t>
   </si>
   <si>
     <t>บริการ Mobile Call Termination (ล้านนาที)</t>
   </si>
   <si>
     <t>Mobile-to-Mobile</t>
   </si>
   <si>
     <t>Fixed-to-Mobile</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -76,109 +79,137 @@
     <t>subtype</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
     <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -441,1577 +472,1715 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E89"/>
+  <dimension ref="A1:E97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A52" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="B92" sqref="B92"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="38.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9" style="3"/>
+    <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="4">
         <v>3586017096</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E3">
+        <v>15</v>
+      </c>
+      <c r="E3" s="4">
+        <v>3306904058</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="4">
+        <v>3554029710</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="4">
+        <v>3556048875</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="4">
+        <v>3352094031</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="4">
+        <v>3371853148.5999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="4">
+        <v>3192081782</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="5">
+        <v>3310220350</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="4">
+        <v>3161292320</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="4">
+        <v>3196649608</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="4">
+        <v>3134398292</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="5">
+        <v>2941474090</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="5">
+        <v>2873578983</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="5">
+        <v>2979354638</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5">
+        <v>3025059635</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="5">
+        <v>2870675604</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="5">
+        <v>2828879549</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="5">
+        <v>2790606830</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="5">
+        <v>2759186255</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="5">
+        <v>2760712180</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="5">
+        <v>2646400831</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D23" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="5">
+        <v>2579773697</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="4">
+        <v>2518608213</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="4">
+        <v>2578626045</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="4">
         <v>68620255</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C4" t="s">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="4">
+        <v>107350607.12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="4">
+        <v>77588897</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="4">
+        <v>172524519.72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="4">
+        <v>168003788</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="4">
+        <v>161762407</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="4">
+        <v>150511480</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="5">
+        <v>150760111</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="4">
+        <v>196842253.63999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="4">
+        <v>192446066</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="4">
+        <v>200813301</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="5">
+        <v>194974037</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="5">
+        <v>190576023</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="5">
+        <v>181671723</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="5">
+        <v>189716769</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>1</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="5">
+        <v>201094948</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="5">
+        <v>177239241</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="5">
+        <v>211942083</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="5">
+        <v>170686436</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="5">
+        <v>151387464</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="5">
+        <v>153475519</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D47" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="5">
+        <v>159543390</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D48" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" s="4">
+        <v>172405157</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="4">
+        <v>169017106</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="4">
         <v>6519616613.6799994</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C5" t="s">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D51" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="4">
+        <v>6249281283.9599991</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52" s="4">
+        <v>6140245754.3513393</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="4">
+        <v>5969837933.4993315</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="4">
+        <v>5683179296.5033684</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="4">
+        <v>5484579710.8633232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="4">
+        <v>5843608151.8299913</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="4">
+        <v>5630592733.0893555</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="4">
+        <v>5463614093.0996771</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="4">
+        <v>5419908216.345336</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" s="4">
+        <v>5219134113.4146652</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="4">
+        <v>4862368847.3983307</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="4">
+        <v>4701359819.4406824</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="4">
+        <v>4796753193.539978</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" t="s">
+        <v>3</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="4">
+        <v>4907065379.2759991</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" s="4">
+        <v>4607129870.5186701</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="4">
+        <v>4562996375.7206526</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>3</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="4">
+        <v>4486399653.5966616</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" t="s">
+        <v>16</v>
+      </c>
+      <c r="E68" s="4">
+        <v>4413397751.0366707</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="4">
+        <v>4321740635.3773279</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D70" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="4">
+        <v>4159547595.6833444</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
+        <v>3</v>
+      </c>
+      <c r="C71" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D71" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="4">
+        <v>4003050050.645339</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D72" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="4">
+        <v>3859681885.1946745</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" t="s">
+        <v>3</v>
+      </c>
+      <c r="C73" s="3">
+        <v>2025</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" s="4">
+        <v>3855105794.4199786</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="4">
         <v>93274078.670000002</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C6" t="s">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A75" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D6" t="s">
-[...13 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D75" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" s="4">
+        <v>183102115.52999997</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A76" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D7" t="s">
-[...13 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D76" t="s">
+        <v>16</v>
+      </c>
+      <c r="E76" s="4">
+        <v>131873263.93999998</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A77" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D8" t="s">
-[...155 lines deleted...]
-      <c r="E17">
+      <c r="D77" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" s="4">
         <v>228576260.18666601</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C18" t="s">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D18" t="s">
-[...13 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D78" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="4">
+        <v>231963760.60000002</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A79" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D19" t="s">
-[...13 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D79" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="4">
+        <v>237582043.74333203</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A80" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D20" t="s">
-[...13 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D80" t="s">
+        <v>16</v>
+      </c>
+      <c r="E80" s="4">
+        <v>214812994.47998738</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D21" t="s">
-[...206 lines deleted...]
-      <c r="E33">
+      <c r="D81" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" s="4">
         <v>204374592.40334001</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C34" t="s">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A82" t="s">
+        <v>2</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D34" t="s">
-[...13 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D82" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="4">
+        <v>249651906.75000671</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A83" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D35" t="s">
-[...13 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D83" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="4">
+        <v>239021924.17333901</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A84" t="s">
+        <v>2</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D36" t="s">
-[...13 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D84" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="4">
+        <v>247425348.14000162</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A85" t="s">
+        <v>2</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D37" t="s">
-[...206 lines deleted...]
-      <c r="E49">
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="4">
         <v>236694062.4466517</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C50" t="s">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A86" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D50" t="s">
-[...13 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D86" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="4">
+        <v>231060699.69666669</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A87" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D51" t="s">
-[...13 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D87" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="4">
+        <v>220672303.67999402</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A88" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D52" t="s">
-[...13 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D88" t="s">
+        <v>16</v>
+      </c>
+      <c r="E88" s="4">
+        <v>230470425.27299502</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A89" t="s">
+        <v>2</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D53" t="s">
-[...217 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" s="4">
+        <v>229624500.26999003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A90" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D66" t="s">
-[...13 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D90" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="4">
+        <v>188857585.72665596</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D67" t="s">
-[...47 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D91" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="4">
+        <v>202473557.80000132</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A92" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D70" t="s">
-[...13 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D92" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" s="4">
+        <v>190162826.940009</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A93" t="s">
+        <v>2</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D71" t="s">
-[...183 lines deleted...]
-      <c r="C82">
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" s="4">
+        <v>176198331.28000599</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A94" t="s">
+        <v>2</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" s="3">
         <v>2025</v>
       </c>
-      <c r="D82" t="s">
-[...13 lines deleted...]
-      <c r="C83">
+      <c r="D94" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="4">
+        <v>177482333.4133324</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A95" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" s="3">
         <v>2025</v>
       </c>
-      <c r="D83" t="s">
-[...13 lines deleted...]
-      <c r="C84">
+      <c r="D95" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="4">
+        <v>181686825.83668503</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A96" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" s="3">
         <v>2025</v>
       </c>
-      <c r="D84" t="s">
-[...13 lines deleted...]
-      <c r="C85">
+      <c r="D96" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96" s="4">
+        <v>199733195.77667499</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A97" t="s">
+        <v>2</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" s="3">
         <v>2025</v>
       </c>
-      <c r="D85" t="s">
-[...71 lines deleted...]
-        <v>193045863.06668907</v>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" s="6">
+        <v>193061196.74667561</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:E96" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>เวิร์กชีต</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>