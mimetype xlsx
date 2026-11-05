--- v1 (2026-09-19)
+++ v2 (2026-11-05)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6274CFA-9E94-49E4-8D45-3E2B2345AB0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B915A8B-9DA9-44AB-AB13-CD299BE49D79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12940" yWindow="130" windowWidth="12550" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$96</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$101</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="18">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>บริการ Mobile Call Termination (ล้านครั้ง)</t>
   </si>
   <si>
     <t>บริการ Mobile Call Termination (ล้านนาที)</t>
   </si>
   <si>
     <t>Mobile-to-Mobile</t>
   </si>
   <si>
     <t>Fixed-to-Mobile</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -149,68 +149,69 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
-    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -472,1728 +473,1864 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E97"/>
+  <dimension ref="A1:E105"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+    <sheetView tabSelected="1" topLeftCell="A79" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F105" sqref="F105"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="38.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="38.36328125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="3"/>
-    <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="4">
         <v>3586017096</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="4">
         <v>3306904058</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="4">
         <v>3554029710</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="4">
         <v>3556048875</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="4">
         <v>3352094031</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="4">
         <v>3371853148.5999999</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4">
         <v>3192081782</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="5">
         <v>3310220350</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="4">
         <v>3161292320</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D11" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="4">
         <v>3196649608</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="4">
         <v>3134398292</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="5">
         <v>2941474090</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="5">
         <v>2873578983</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="5">
         <v>2979354638</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="5">
         <v>3025059635</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="5">
         <v>2870675604</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="5">
         <v>2828879549</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="5">
         <v>2790606830</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D20" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5">
         <v>2759186255</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="5">
         <v>2760712180</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>1</v>
       </c>
       <c r="B22" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="3">
         <v>2025</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="5">
         <v>2646400831</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="3">
         <v>2025</v>
       </c>
       <c r="D23" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="5">
         <v>2579773697</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>1</v>
       </c>
       <c r="B24" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="3">
         <v>2025</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="4">
         <v>2518608213</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3">
         <v>2025</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="4">
         <v>2578626045</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="4">
         <v>68620255</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>1</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D27" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="4">
         <v>107350607.12</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>1</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="4">
         <v>77588897</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>1</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="4">
         <v>172524519.72</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>1</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="4">
         <v>168003788</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>1</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D31" t="s">
         <v>15</v>
       </c>
       <c r="E31" s="4">
         <v>161762407</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>1</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="4">
         <v>150511480</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>1</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D33" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="5">
         <v>150760111</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>1</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="4">
         <v>196842253.63999999</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>1</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="4">
         <v>192446066</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>1</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="4">
         <v>200813301</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>1</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="5">
         <v>194974037</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D38" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="5">
         <v>190576023</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D39" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="5">
         <v>181671723</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>1</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="5">
         <v>189716769</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>1</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D41" t="s">
         <v>17</v>
       </c>
       <c r="E41" s="5">
         <v>201094948</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>1</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D42" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="5">
         <v>177239241</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>1</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D43" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="5">
         <v>211942083</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>1</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D44" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="5">
         <v>170686436</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>1</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D45" t="s">
         <v>17</v>
       </c>
       <c r="E45" s="5">
         <v>151387464</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>1</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="3">
         <v>2025</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="5">
         <v>153475519</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="3">
         <v>2025</v>
       </c>
       <c r="D47" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="5">
         <v>159543390</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>1</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" s="3">
         <v>2025</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="4">
         <v>172405157</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>1</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="3">
         <v>2025</v>
       </c>
       <c r="D49" t="s">
         <v>17</v>
       </c>
       <c r="E49" s="4">
         <v>169017106</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>2</v>
       </c>
       <c r="B50" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="4">
         <v>6519616613.6799994</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>2</v>
       </c>
       <c r="B51" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D51" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="4">
         <v>6249281283.9599991</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>2</v>
       </c>
       <c r="B52" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="4">
         <v>6140245754.3513393</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>2</v>
       </c>
       <c r="B53" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D53" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="4">
         <v>5969837933.4993315</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>2</v>
       </c>
       <c r="B54" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="4">
         <v>5683179296.5033684</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>2</v>
       </c>
       <c r="B55" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D55" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="4">
         <v>5484579710.8633232</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>2</v>
       </c>
       <c r="B56" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="4">
         <v>5843608151.8299913</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>2</v>
       </c>
       <c r="B57" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D57" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="4">
         <v>5630592733.0893555</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>2</v>
       </c>
       <c r="B58" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="4">
         <v>5463614093.0996771</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>2</v>
       </c>
       <c r="B59" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D59" t="s">
         <v>15</v>
       </c>
       <c r="E59" s="4">
         <v>5419908216.345336</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>2</v>
       </c>
       <c r="B60" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60" s="4">
         <v>5219134113.4146652</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>2</v>
       </c>
       <c r="B61" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>17</v>
       </c>
       <c r="E61" s="4">
         <v>4862368847.3983307</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>2</v>
       </c>
       <c r="B62" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="4">
         <v>4701359819.4406824</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>2</v>
       </c>
       <c r="B63" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D63" t="s">
         <v>15</v>
       </c>
       <c r="E63" s="4">
         <v>4796753193.539978</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>2</v>
       </c>
       <c r="B64" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D64" t="s">
         <v>16</v>
       </c>
       <c r="E64" s="4">
         <v>4907065379.2759991</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>2</v>
       </c>
       <c r="B65" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D65" t="s">
         <v>17</v>
       </c>
       <c r="E65" s="4">
         <v>4607129870.5186701</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>2</v>
       </c>
       <c r="B66" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D66" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="4">
         <v>4562996375.7206526</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>2</v>
       </c>
       <c r="B67" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D67" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="4">
         <v>4486399653.5966616</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>2</v>
       </c>
       <c r="B68" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68" s="4">
         <v>4413397751.0366707</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>2</v>
       </c>
       <c r="B69" t="s">
         <v>3</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D69" t="s">
         <v>17</v>
       </c>
       <c r="E69" s="4">
         <v>4321740635.3773279</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>2</v>
       </c>
       <c r="B70" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="3">
         <v>2025</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="4">
         <v>4159547595.6833444</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>2</v>
       </c>
       <c r="B71" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="3">
         <v>2025</v>
       </c>
       <c r="D71" t="s">
         <v>15</v>
       </c>
       <c r="E71" s="4">
         <v>4003050050.645339</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>2</v>
       </c>
       <c r="B72" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="3">
         <v>2025</v>
       </c>
       <c r="D72" t="s">
         <v>16</v>
       </c>
       <c r="E72" s="4">
         <v>3859681885.1946745</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>2</v>
       </c>
       <c r="B73" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="3">
         <v>2025</v>
       </c>
       <c r="D73" t="s">
         <v>17</v>
       </c>
       <c r="E73" s="4">
         <v>3855105794.4199786</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>2</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D74" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="4">
         <v>93274078.670000002</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>2</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D75" t="s">
         <v>15</v>
       </c>
       <c r="E75" s="4">
         <v>183102115.52999997</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>2</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D76" t="s">
         <v>16</v>
       </c>
       <c r="E76" s="4">
         <v>131873263.93999998</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>2</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D77" t="s">
         <v>17</v>
       </c>
       <c r="E77" s="4">
         <v>228576260.18666601</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>2</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="E78" s="4">
         <v>231963760.60000002</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>2</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D79" t="s">
         <v>15</v>
       </c>
       <c r="E79" s="4">
         <v>237582043.74333203</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>2</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D80" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="4">
         <v>214812994.47998738</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>2</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D81" t="s">
         <v>17</v>
       </c>
       <c r="E81" s="4">
         <v>204374592.40334001</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>2</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="4">
         <v>249651906.75000671</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>2</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
         <v>15</v>
       </c>
       <c r="E83" s="4">
         <v>239021924.17333901</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>2</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D84" t="s">
         <v>16</v>
       </c>
       <c r="E84" s="4">
         <v>247425348.14000162</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>2</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D85" t="s">
         <v>17</v>
       </c>
       <c r="E85" s="4">
         <v>236694062.4466517</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>2</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86" s="4">
         <v>231060699.69666669</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>2</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D87" t="s">
         <v>15</v>
       </c>
       <c r="E87" s="4">
         <v>220672303.67999402</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>2</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D88" t="s">
         <v>16</v>
       </c>
       <c r="E88" s="4">
         <v>230470425.27299502</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>2</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D89" t="s">
         <v>17</v>
       </c>
       <c r="E89" s="4">
         <v>229624500.26999003</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>2</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="E90" s="4">
         <v>188857585.72665596</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>2</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D91" t="s">
         <v>15</v>
       </c>
       <c r="E91" s="4">
         <v>202473557.80000132</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>2</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D92" t="s">
         <v>16</v>
       </c>
       <c r="E92" s="4">
         <v>190162826.940009</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>2</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D93" t="s">
         <v>17</v>
       </c>
       <c r="E93" s="4">
         <v>176198331.28000599</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>2</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" s="3">
         <v>2025</v>
       </c>
       <c r="D94" t="s">
         <v>14</v>
       </c>
       <c r="E94" s="4">
         <v>177482333.4133324</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>2</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" s="3">
         <v>2025</v>
       </c>
       <c r="D95" t="s">
         <v>15</v>
       </c>
       <c r="E95" s="4">
         <v>181686825.83668503</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>2</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" s="3">
         <v>2025</v>
       </c>
       <c r="D96" t="s">
         <v>16</v>
       </c>
       <c r="E96" s="4">
         <v>199733195.77667499</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>2</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="3">
         <v>2025</v>
       </c>
       <c r="D97" t="s">
         <v>17</v>
       </c>
       <c r="E97" s="6">
         <v>193061196.74667561</v>
       </c>
     </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>2</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D98" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="7">
+        <v>190248075.76667565</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" t="s">
+        <v>3</v>
+      </c>
+      <c r="C99" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="5">
+        <v>3732599492.3013415</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>1</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D100" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="5">
+        <v>165207235</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>1</v>
+      </c>
+      <c r="B101" t="s">
+        <v>3</v>
+      </c>
+      <c r="C101" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D101" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="5">
+        <v>2524753140</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>2</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D102" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="6">
+        <v>186738953.68000564</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>2</v>
+      </c>
+      <c r="B103" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D103" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="6">
+        <v>3653560961.0626922</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>1</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D104" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="6">
+        <v>160887124.91100001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>1</v>
+      </c>
+      <c r="B105" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="3">
+        <v>2026</v>
+      </c>
+      <c r="D105" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="6">
+        <v>2459894557</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:E96" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:E101" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>