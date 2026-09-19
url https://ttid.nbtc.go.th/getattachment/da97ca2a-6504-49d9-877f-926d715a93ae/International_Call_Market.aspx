--- v0 (2026-06-16)
+++ v1 (2026-09-19)
@@ -1,70 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5B175DF-2834-480B-BB07-BC9046B7774B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="2295" windowWidth="25065" windowHeight="13185"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="22">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>ASEAN</t>
   </si>
   <si>
     <t>ASIA</t>
   </si>
   <si>
     <t>MIDDLE EAST</t>
   </si>
   <si>
     <t>EUROPE</t>
   </si>
   <si>
     <t>NORTH AMERICA</t>
   </si>
   <si>
     <t>AFRICA</t>
   </si>
   <si>
     <t>SOUTH AMERICA</t>
   </si>
   <si>
@@ -91,63 +87,69 @@
   <si>
     <t>continent</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
@@ -174,163 +176,163 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -459,55 +461,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D199"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:D217"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A169" workbookViewId="0">
-      <selection activeCell="E199" sqref="E199"/>
+    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
+      <selection activeCell="G227" sqref="G227"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3257,51 +3259,304 @@
       </c>
       <c r="B198" s="2">
         <v>2025</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="D198">
         <v>27.71577380952381</v>
       </c>
     </row>
     <row r="199" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" s="2">
         <v>2025</v>
       </c>
       <c r="C199" t="s">
         <v>19</v>
       </c>
       <c r="D199">
         <v>25.185837971552257</v>
       </c>
     </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A200" t="s">
+        <v>1</v>
+      </c>
+      <c r="B200" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C200" t="s">
+        <v>20</v>
+      </c>
+      <c r="D200">
+        <v>10.242063492063492</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A201" t="s">
+        <v>2</v>
+      </c>
+      <c r="B201" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C201" t="s">
+        <v>20</v>
+      </c>
+      <c r="D201">
+        <v>19.237500000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A202" t="s">
+        <v>3</v>
+      </c>
+      <c r="B202" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C202" t="s">
+        <v>20</v>
+      </c>
+      <c r="D202">
+        <v>20.616666666666667</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A203" t="s">
+        <v>4</v>
+      </c>
+      <c r="B203" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C203" t="s">
+        <v>20</v>
+      </c>
+      <c r="D203">
+        <v>18.854362416107382</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A204" t="s">
+        <v>5</v>
+      </c>
+      <c r="B204" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C204" t="s">
+        <v>20</v>
+      </c>
+      <c r="D204">
+        <v>28.678637200736649</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A205" t="s">
+        <v>6</v>
+      </c>
+      <c r="B205" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C205" t="s">
+        <v>20</v>
+      </c>
+      <c r="D205">
+        <v>32.097744360902254</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A206" t="s">
+        <v>7</v>
+      </c>
+      <c r="B206" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C206" t="s">
+        <v>20</v>
+      </c>
+      <c r="D206">
+        <v>31.091836734693878</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A207" t="s">
+        <v>8</v>
+      </c>
+      <c r="B207" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C207" t="s">
+        <v>20</v>
+      </c>
+      <c r="D207">
+        <v>27.667164179104478</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A208" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C208" t="s">
+        <v>20</v>
+      </c>
+      <c r="D208">
+        <v>25.240334055057222</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A209" t="s">
+        <v>1</v>
+      </c>
+      <c r="B209" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C209" t="s">
+        <v>21</v>
+      </c>
+      <c r="D209">
+        <v>10.242063492063492</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A210" t="s">
+        <v>2</v>
+      </c>
+      <c r="B210" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C210" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210">
+        <v>19.237500000000001</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A211" t="s">
+        <v>3</v>
+      </c>
+      <c r="B211" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C211" t="s">
+        <v>21</v>
+      </c>
+      <c r="D211">
+        <v>20.616666666666667</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A212" t="s">
+        <v>4</v>
+      </c>
+      <c r="B212" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C212" t="s">
+        <v>21</v>
+      </c>
+      <c r="D212">
+        <v>18.854362416107382</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A213" t="s">
+        <v>5</v>
+      </c>
+      <c r="B213" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C213" t="s">
+        <v>21</v>
+      </c>
+      <c r="D213">
+        <v>28.678637200736649</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A214" t="s">
+        <v>6</v>
+      </c>
+      <c r="B214" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C214" t="s">
+        <v>21</v>
+      </c>
+      <c r="D214">
+        <v>32.097744360902254</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A215" t="s">
+        <v>7</v>
+      </c>
+      <c r="B215" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C215" t="s">
+        <v>21</v>
+      </c>
+      <c r="D215">
+        <v>31.091836734693878</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A216" t="s">
+        <v>8</v>
+      </c>
+      <c r="B216" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C216" t="s">
+        <v>21</v>
+      </c>
+      <c r="D216">
+        <v>27.667164179104478</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A217" t="s">
+        <v>9</v>
+      </c>
+      <c r="B217" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C217" t="s">
+        <v>21</v>
+      </c>
+      <c r="D217">
+        <v>25.240334055057222</v>
+      </c>
+    </row>
   </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>