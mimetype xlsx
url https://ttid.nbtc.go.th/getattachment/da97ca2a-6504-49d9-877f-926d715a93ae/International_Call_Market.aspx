--- v1 (2026-09-19)
+++ v2 (2026-11-04)
@@ -1,66 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5B175DF-2834-480B-BB07-BC9046B7774B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45E42D7A-DD76-453B-A7C2-DAB7FC463B2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13420" yWindow="110" windowWidth="12040" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="22">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>ASEAN</t>
   </si>
   <si>
     <t>ASIA</t>
   </si>
   <si>
     <t>MIDDLE EAST</t>
   </si>
   <si>
     <t>EUROPE</t>
   </si>
   <si>
     <t>NORTH AMERICA</t>
   </si>
   <si>
     <t>AFRICA</t>
   </si>
   <si>
     <t>SOUTH AMERICA</t>
   </si>
   <si>
@@ -92,65 +105,65 @@
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -462,3097 +475,3349 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D217"/>
+  <dimension ref="A1:D235"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
-      <selection activeCell="G227" sqref="G227"/>
+    <sheetView tabSelected="1" topLeftCell="A205" workbookViewId="0">
+      <selection activeCell="E227" sqref="E227"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="44.875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="44.90625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2">
         <v>9.6590909090909083</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3">
         <v>18.752272727272729</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>19.581168831168831</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5">
         <v>18.51853806570788</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>29.12370129870131</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>32.397881663790749</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>31.649350649350652</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>27.28650983519405</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
         <v>23.37106424753464</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>9.6590909090909083</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12">
         <v>18.752272727272729</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13">
         <v>19.581168831168831</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14">
         <v>18.51853806570788</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
       <c r="D15">
         <v>29.12370129870131</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>19</v>
       </c>
       <c r="D16">
         <v>32.397881663790749</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>10</v>
       </c>
       <c r="C17" t="s">
         <v>19</v>
       </c>
       <c r="D17">
         <v>31.649350649350652</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>10</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18">
         <v>27.490043290043289</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>10</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="D19">
         <v>23.396505929390791</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
       <c r="D20">
         <v>9.295454545454545</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21">
         <v>18.752272727272729</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22">
         <v>19.581168831168831</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>10</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23">
         <v>18.51853806570788</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>10</v>
       </c>
       <c r="C24" t="s">
         <v>20</v>
       </c>
       <c r="D24">
         <v>29.12370129870131</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" t="s">
         <v>20</v>
       </c>
       <c r="D25">
         <v>32.397881663790749</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>10</v>
       </c>
       <c r="C26" t="s">
         <v>20</v>
       </c>
       <c r="D26">
         <v>31.649350649350652</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27">
         <v>27.490043290043289</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" t="s">
         <v>20</v>
       </c>
       <c r="D28">
         <v>23.351051383936241</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>1</v>
       </c>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29">
         <v>9.295454545454545</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>2</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" t="s">
         <v>21</v>
       </c>
       <c r="D30">
         <v>18.752272727272729</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>10</v>
       </c>
       <c r="C31" t="s">
         <v>21</v>
       </c>
       <c r="D31">
         <v>19.581168831168831</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>10</v>
       </c>
       <c r="C32" t="s">
         <v>21</v>
       </c>
       <c r="D32">
         <v>18.51853806570788</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>21</v>
       </c>
       <c r="D33">
         <v>29.12370129870131</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
         <v>21</v>
       </c>
       <c r="D34">
         <v>32.397881663790749</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" t="s">
         <v>21</v>
       </c>
       <c r="D35">
         <v>31.649350649350652</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>10</v>
       </c>
       <c r="C36" t="s">
         <v>21</v>
       </c>
       <c r="D36">
         <v>27.490043290043289</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>10</v>
       </c>
       <c r="C37" t="s">
         <v>21</v>
       </c>
       <c r="D37">
         <v>23.351051383936241</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>1</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38">
         <v>9.0572727272727267</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>2</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39">
         <v>18.711818181818181</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40">
         <v>19.81636363636364</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41">
         <v>18.459090909090911</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42">
         <v>28.9</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43">
         <v>32.411818181818177</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44">
         <v>31.649090909090908</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45">
         <v>27.848181818181821</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46">
         <v>23.356704545454551</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="D47">
         <v>9.0572727272727267</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
         <v>19</v>
       </c>
       <c r="D48">
         <v>18.711818181818181</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="D49">
         <v>19.81636363636364</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
         <v>19</v>
       </c>
       <c r="D50">
         <v>18.459090909090911</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="D51">
         <v>28.9</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="D52">
         <v>32.411818181818177</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
         <v>19</v>
       </c>
       <c r="D53">
         <v>31.649090909090908</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
         <v>19</v>
       </c>
       <c r="D54">
         <v>27.848181818181821</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
         <v>19</v>
       </c>
       <c r="D55">
         <v>23.356704545454551</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>1</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
         <v>20</v>
       </c>
       <c r="D56">
         <v>8.0609999999999999</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>2</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
         <v>20</v>
       </c>
       <c r="D57">
         <v>17.600999999999999</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
         <v>20</v>
       </c>
       <c r="D58">
         <v>18.606000000000002</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>4</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
         <v>20</v>
       </c>
       <c r="D59">
         <v>17.355</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>5</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
         <v>20</v>
       </c>
       <c r="D60">
         <v>27.898</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>6</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
         <v>20</v>
       </c>
       <c r="D61">
         <v>31.138000000000002</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>20</v>
       </c>
       <c r="D62">
         <v>30.164000000000001</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>8</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
         <v>20</v>
       </c>
       <c r="D63">
         <v>26.96</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
         <v>20</v>
       </c>
       <c r="D64">
         <v>22.222874999999998</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>1</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
         <v>21</v>
       </c>
       <c r="D65">
         <v>8.6108333333333338</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>2</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>21</v>
       </c>
       <c r="D66">
         <v>17.982500000000002</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>21</v>
       </c>
       <c r="D67">
         <v>19.044166666666669</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>4</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
         <v>21</v>
       </c>
       <c r="D68">
         <v>17.71769230769231</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>5</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
         <v>21</v>
       </c>
       <c r="D69">
         <v>27.819166666666661</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
         <v>21</v>
       </c>
       <c r="D70">
         <v>31.051666666666659</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>21</v>
       </c>
       <c r="D71">
         <v>30.1</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>21</v>
       </c>
       <c r="D72">
         <v>27.009999999999991</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
         <v>21</v>
       </c>
       <c r="D73">
         <v>22.4170032051282</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>1</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74">
         <v>9.5209677419354826</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>2</v>
       </c>
       <c r="B75" t="s">
         <v>12</v>
       </c>
       <c r="C75" t="s">
         <v>18</v>
       </c>
       <c r="D75">
         <v>18.81176</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
         <v>18</v>
       </c>
       <c r="D76">
         <v>20.362637362637361</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>4</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77">
         <v>19.013239875389409</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>5</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
         <v>18</v>
       </c>
       <c r="D78">
         <v>28.5126947368421</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79">
         <v>32.399122807017541</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>7</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80">
         <v>31.666666666666671</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>18</v>
       </c>
       <c r="D81">
         <v>28.039115646258509</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>18</v>
       </c>
       <c r="D82">
         <v>25.208964171692092</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>1</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="D83">
         <v>9.1360902255639083</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>2</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
         <v>19</v>
       </c>
       <c r="D84">
         <v>18.381259259259259</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
         <v>19</v>
       </c>
       <c r="D85">
         <v>20.17766497461929</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>4</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
         <v>19</v>
       </c>
       <c r="D86">
         <v>18.795683453237409</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>5</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
         <v>19</v>
       </c>
       <c r="D87">
         <v>28.265622568093381</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>6</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="D88">
         <v>32.116059379217283</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>7</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="D89">
         <v>31.31318681318681</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>8</v>
       </c>
       <c r="B90" t="s">
         <v>12</v>
       </c>
       <c r="C90" t="s">
         <v>19</v>
       </c>
       <c r="D90">
         <v>27.772012578616351</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
         <v>19</v>
       </c>
       <c r="D91">
         <v>24.941990163934431</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>1</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
         <v>20</v>
       </c>
       <c r="D92">
         <v>9.113533834586466</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>2</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
         <v>20</v>
       </c>
       <c r="D93">
         <v>18.351629629629631</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
         <v>20</v>
       </c>
       <c r="D94">
         <v>20.167512690355331</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>4</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
         <v>20</v>
       </c>
       <c r="D95">
         <v>18.77147988505747</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>5</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
         <v>20</v>
       </c>
       <c r="D96">
         <v>28.318869395711499</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
         <v>20</v>
       </c>
       <c r="D97">
         <v>32.116059379217283</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
         <v>7</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
         <v>20</v>
       </c>
       <c r="D98">
         <v>31.31318681318681</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
         <v>8</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
         <v>20</v>
       </c>
       <c r="D99">
         <v>27.74841772151899</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
         <v>20</v>
       </c>
       <c r="D100">
         <v>24.93375</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
         <v>1</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
         <v>21</v>
       </c>
       <c r="D101">
         <v>9.0233082706766918</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
         <v>2</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
         <v>21</v>
       </c>
       <c r="D102">
         <v>18.351629629629631</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>12</v>
       </c>
       <c r="C103" t="s">
         <v>21</v>
       </c>
       <c r="D103">
         <v>20.167512690355331</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
         <v>4</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
         <v>21</v>
       </c>
       <c r="D104">
         <v>18.77147988505747</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
         <v>5</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
         <v>21</v>
       </c>
       <c r="D105">
         <v>28.318869395711499</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
         <v>6</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
         <v>21</v>
       </c>
       <c r="D106">
         <v>32.116059379217283</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
         <v>7</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
         <v>21</v>
       </c>
       <c r="D107">
         <v>31.31318681318681</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
         <v>8</v>
       </c>
       <c r="B108" t="s">
         <v>12</v>
       </c>
       <c r="C108" t="s">
         <v>21</v>
       </c>
       <c r="D108">
         <v>27.74841772151899</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>12</v>
       </c>
       <c r="C109" t="s">
         <v>21</v>
       </c>
       <c r="D109">
         <v>24.929812992125989</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
         <v>1</v>
       </c>
       <c r="B110" t="s">
         <v>13</v>
       </c>
       <c r="C110" t="s">
         <v>18</v>
       </c>
       <c r="D110">
         <v>9.113533834586466</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
         <v>2</v>
       </c>
       <c r="B111" t="s">
         <v>13</v>
       </c>
       <c r="C111" t="s">
         <v>18</v>
       </c>
       <c r="D111">
         <v>18.351629629629631</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>13</v>
       </c>
       <c r="C112" t="s">
         <v>18</v>
       </c>
       <c r="D112">
         <v>20.167512690355331</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
         <v>4</v>
       </c>
       <c r="B113" t="s">
         <v>13</v>
       </c>
       <c r="C113" t="s">
         <v>18</v>
       </c>
       <c r="D113">
         <v>18.77147988505747</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
         <v>5</v>
       </c>
       <c r="B114" t="s">
         <v>13</v>
       </c>
       <c r="C114" t="s">
         <v>18</v>
       </c>
       <c r="D114">
         <v>28.318869395711499</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
         <v>6</v>
       </c>
       <c r="B115" t="s">
         <v>13</v>
       </c>
       <c r="C115" t="s">
         <v>18</v>
       </c>
       <c r="D115">
         <v>32.116059379217283</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
         <v>7</v>
       </c>
       <c r="B116" t="s">
         <v>13</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116">
         <v>31.31318681318681</v>
       </c>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
         <v>8</v>
       </c>
       <c r="B117" t="s">
         <v>13</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117">
         <v>27.74841772151899</v>
       </c>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>13</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118">
         <v>24.93375</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
         <v>1</v>
       </c>
       <c r="B119" t="s">
         <v>13</v>
       </c>
       <c r="C119" t="s">
         <v>19</v>
       </c>
       <c r="D119">
         <v>9.1360902255639083</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
         <v>2</v>
       </c>
       <c r="B120" t="s">
         <v>13</v>
       </c>
       <c r="C120" t="s">
         <v>19</v>
       </c>
       <c r="D120">
         <v>18.352936802973979</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A121" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>13</v>
       </c>
       <c r="C121" t="s">
         <v>19</v>
       </c>
       <c r="D121">
         <v>20.238578680203041</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
         <v>4</v>
       </c>
       <c r="B122" t="s">
         <v>13</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="D122">
         <v>18.81179450072359</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
         <v>5</v>
       </c>
       <c r="B123" t="s">
         <v>13</v>
       </c>
       <c r="C123" t="s">
         <v>19</v>
       </c>
       <c r="D123">
         <v>28.463452380952379</v>
       </c>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
         <v>6</v>
       </c>
       <c r="B124" t="s">
         <v>13</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="D124">
         <v>32.25377229080933</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
         <v>7</v>
       </c>
       <c r="B125" t="s">
         <v>13</v>
       </c>
       <c r="C125" t="s">
         <v>19</v>
       </c>
       <c r="D125">
         <v>31.401098901098901</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
         <v>8</v>
       </c>
       <c r="B126" t="s">
         <v>13</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="D126">
         <v>27.855519480519479</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>13</v>
       </c>
       <c r="C127" t="s">
         <v>19</v>
       </c>
       <c r="D127">
         <v>24.988738798539661</v>
       </c>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
         <v>1</v>
       </c>
       <c r="B128" t="s">
         <v>13</v>
       </c>
       <c r="C128" t="s">
         <v>20</v>
       </c>
       <c r="D128">
         <v>9.1360902255639083</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
         <v>2</v>
       </c>
       <c r="B129" t="s">
         <v>13</v>
       </c>
       <c r="C129" t="s">
         <v>20</v>
       </c>
       <c r="D129">
         <v>18.352936802973979</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
         <v>3</v>
       </c>
       <c r="B130" t="s">
         <v>13</v>
       </c>
       <c r="C130" t="s">
         <v>20</v>
       </c>
       <c r="D130">
         <v>20.238578680203041</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A131" t="s">
         <v>4</v>
       </c>
       <c r="B131" t="s">
         <v>13</v>
       </c>
       <c r="C131" t="s">
         <v>20</v>
       </c>
       <c r="D131">
         <v>18.81179450072359</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A132" t="s">
         <v>5</v>
       </c>
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132" t="s">
         <v>20</v>
       </c>
       <c r="D132">
         <v>28.463452380952379</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A133" t="s">
         <v>6</v>
       </c>
       <c r="B133" t="s">
         <v>13</v>
       </c>
       <c r="C133" t="s">
         <v>20</v>
       </c>
       <c r="D133">
         <v>32.25377229080933</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A134" t="s">
         <v>7</v>
       </c>
       <c r="B134" t="s">
         <v>13</v>
       </c>
       <c r="C134" t="s">
         <v>20</v>
       </c>
       <c r="D134">
         <v>31.401098901098901</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A135" t="s">
         <v>8</v>
       </c>
       <c r="B135" t="s">
         <v>13</v>
       </c>
       <c r="C135" t="s">
         <v>20</v>
       </c>
       <c r="D135">
         <v>27.855519480519479</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>13</v>
       </c>
       <c r="C136" t="s">
         <v>20</v>
       </c>
       <c r="D136">
         <v>24.988738798539661</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A137" t="s">
         <v>1</v>
       </c>
       <c r="B137" t="s">
         <v>13</v>
       </c>
       <c r="C137" t="s">
         <v>21</v>
       </c>
       <c r="D137">
         <v>9.1473684210526311</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A138" t="s">
         <v>2</v>
       </c>
       <c r="B138" t="s">
         <v>13</v>
       </c>
       <c r="C138" t="s">
         <v>21</v>
       </c>
       <c r="D138">
         <v>18.391970260223051</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A139" t="s">
         <v>3</v>
       </c>
       <c r="B139" t="s">
         <v>13</v>
       </c>
       <c r="C139" t="s">
         <v>21</v>
       </c>
       <c r="D139">
         <v>20.238578680203041</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A140" t="s">
         <v>4</v>
       </c>
       <c r="B140" t="s">
         <v>13</v>
       </c>
       <c r="C140" t="s">
         <v>21</v>
       </c>
       <c r="D140">
         <v>18.81179450072359</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A141" t="s">
         <v>5</v>
       </c>
       <c r="B141" t="s">
         <v>13</v>
       </c>
       <c r="C141" t="s">
         <v>21</v>
       </c>
       <c r="D141">
         <v>28.463452380952379</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A142" t="s">
         <v>6</v>
       </c>
       <c r="B142" t="s">
         <v>13</v>
       </c>
       <c r="C142" t="s">
         <v>21</v>
       </c>
       <c r="D142">
         <v>32.25377229080933</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A143" t="s">
         <v>7</v>
       </c>
       <c r="B143" t="s">
         <v>13</v>
       </c>
       <c r="C143" t="s">
         <v>21</v>
       </c>
       <c r="D143">
         <v>31.401098901098901</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A144" t="s">
         <v>8</v>
       </c>
       <c r="B144" t="s">
         <v>13</v>
       </c>
       <c r="C144" t="s">
         <v>21</v>
       </c>
       <c r="D144">
         <v>27.855519480519479</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>13</v>
       </c>
       <c r="C145" t="s">
         <v>21</v>
       </c>
       <c r="D145">
         <v>24.992721539993369</v>
       </c>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A146" t="s">
         <v>1</v>
       </c>
       <c r="B146" t="s">
         <v>14</v>
       </c>
       <c r="C146" t="s">
         <v>18</v>
       </c>
       <c r="D146">
         <v>9.1473684210526311</v>
       </c>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A147" t="s">
         <v>2</v>
       </c>
       <c r="B147" t="s">
         <v>14</v>
       </c>
       <c r="C147" t="s">
         <v>18</v>
       </c>
       <c r="D147">
         <v>18.401263940520451</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A148" t="s">
         <v>3</v>
       </c>
       <c r="B148" t="s">
         <v>14</v>
       </c>
       <c r="C148" t="s">
         <v>18</v>
       </c>
       <c r="D148">
         <v>20.238578680203041</v>
       </c>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A149" t="s">
         <v>4</v>
       </c>
       <c r="B149" t="s">
         <v>14</v>
       </c>
       <c r="C149" t="s">
         <v>18</v>
       </c>
       <c r="D149">
         <v>18.81179450072359</v>
       </c>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A150" t="s">
         <v>5</v>
       </c>
       <c r="B150" t="s">
         <v>14</v>
       </c>
       <c r="C150" t="s">
         <v>18</v>
       </c>
       <c r="D150">
         <v>28.463452380952379</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A151" t="s">
         <v>6</v>
       </c>
       <c r="B151" t="s">
         <v>14</v>
       </c>
       <c r="C151" t="s">
         <v>18</v>
       </c>
       <c r="D151">
         <v>32.25377229080933</v>
       </c>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A152" t="s">
         <v>7</v>
       </c>
       <c r="B152" t="s">
         <v>14</v>
       </c>
       <c r="C152" t="s">
         <v>18</v>
       </c>
       <c r="D152">
         <v>31.401098901098901</v>
       </c>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A153" t="s">
         <v>8</v>
       </c>
       <c r="B153" t="s">
         <v>14</v>
       </c>
       <c r="C153" t="s">
         <v>18</v>
       </c>
       <c r="D153">
         <v>27.855519480519479</v>
       </c>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>14</v>
       </c>
       <c r="C154" t="s">
         <v>18</v>
       </c>
       <c r="D154">
         <v>24.993551277796222</v>
       </c>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A155" t="s">
         <v>1</v>
       </c>
       <c r="B155" t="s">
         <v>14</v>
       </c>
       <c r="C155" t="s">
         <v>19</v>
       </c>
       <c r="D155">
         <v>10</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A156" t="s">
         <v>2</v>
       </c>
       <c r="B156" t="s">
         <v>14</v>
       </c>
       <c r="C156" t="s">
         <v>19</v>
       </c>
       <c r="D156">
         <v>19.079150579150578</v>
       </c>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A157" t="s">
         <v>3</v>
       </c>
       <c r="B157" t="s">
         <v>14</v>
       </c>
       <c r="C157" t="s">
         <v>19</v>
       </c>
       <c r="D157">
         <v>20.382051282051279</v>
       </c>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A158" t="s">
         <v>4</v>
       </c>
       <c r="B158" t="s">
         <v>14</v>
       </c>
       <c r="C158" t="s">
         <v>19</v>
       </c>
       <c r="D158">
         <v>18.89883551673945</v>
       </c>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A159" t="s">
         <v>5</v>
       </c>
       <c r="B159" t="s">
         <v>14</v>
       </c>
       <c r="C159" t="s">
         <v>19</v>
       </c>
       <c r="D159">
         <v>28.793172690763051</v>
       </c>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A160" t="s">
         <v>6</v>
       </c>
       <c r="B160" t="s">
         <v>14</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="D160">
         <v>32.25377229080933</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A161" t="s">
         <v>7</v>
       </c>
       <c r="B161" t="s">
         <v>14</v>
       </c>
       <c r="C161" t="s">
         <v>19</v>
       </c>
       <c r="D161">
         <v>31.401098901098901</v>
       </c>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A162" t="s">
         <v>8</v>
       </c>
       <c r="B162" t="s">
         <v>14</v>
       </c>
       <c r="C162" t="s">
         <v>19</v>
       </c>
       <c r="D162">
         <v>27.855519480519479</v>
       </c>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>14</v>
       </c>
       <c r="C163" t="s">
         <v>19</v>
       </c>
       <c r="D163">
         <v>25.282689075630248</v>
       </c>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A164" t="s">
         <v>1</v>
       </c>
       <c r="B164" t="s">
         <v>14</v>
       </c>
       <c r="C164" t="s">
         <v>20</v>
       </c>
       <c r="D164">
         <v>9.924603174603174</v>
       </c>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A165" t="s">
         <v>2</v>
       </c>
       <c r="B165" t="s">
         <v>14</v>
       </c>
       <c r="C165" t="s">
         <v>20</v>
       </c>
       <c r="D165">
         <v>19.11469534050179</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A166" t="s">
         <v>3</v>
       </c>
       <c r="B166" t="s">
         <v>14</v>
       </c>
       <c r="C166" t="s">
         <v>20</v>
       </c>
       <c r="D166">
         <v>20.648325358851679</v>
       </c>
     </row>
-    <row r="167" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A167" t="s">
         <v>4</v>
       </c>
       <c r="B167" t="s">
         <v>14</v>
       </c>
       <c r="C167" t="s">
         <v>20</v>
       </c>
       <c r="D167">
         <v>19.138513513513509</v>
       </c>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A168" t="s">
         <v>5</v>
       </c>
       <c r="B168" t="s">
         <v>14</v>
       </c>
       <c r="C168" t="s">
         <v>20</v>
       </c>
       <c r="D168">
         <v>29.209497206703912</v>
       </c>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A169" t="s">
         <v>6</v>
       </c>
       <c r="B169" t="s">
         <v>14</v>
       </c>
       <c r="C169" t="s">
         <v>20</v>
       </c>
       <c r="D169">
         <v>32.63949044585987</v>
       </c>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A170" t="s">
         <v>7</v>
       </c>
       <c r="B170" t="s">
         <v>14</v>
       </c>
       <c r="C170" t="s">
         <v>20</v>
       </c>
       <c r="D170">
         <v>31.739795918367349</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A171" t="s">
         <v>8</v>
       </c>
       <c r="B171" t="s">
         <v>14</v>
       </c>
       <c r="C171" t="s">
         <v>20</v>
       </c>
       <c r="D171">
         <v>27.977409638554221</v>
       </c>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>14</v>
       </c>
       <c r="C172" t="s">
         <v>20</v>
       </c>
       <c r="D172">
         <v>25.55508739076155</v>
       </c>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A173" t="s">
         <v>1</v>
       </c>
       <c r="B173" t="s">
         <v>14</v>
       </c>
       <c r="C173" t="s">
         <v>21</v>
       </c>
       <c r="D173">
         <v>9.924603174603174</v>
       </c>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A174" t="s">
         <v>2</v>
       </c>
       <c r="B174" t="s">
         <v>14</v>
       </c>
       <c r="C174" t="s">
         <v>21</v>
       </c>
       <c r="D174">
         <v>19.11469534050179</v>
       </c>
     </row>
-    <row r="175" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A175" t="s">
         <v>3</v>
       </c>
       <c r="B175" t="s">
         <v>14</v>
       </c>
       <c r="C175" t="s">
         <v>21</v>
       </c>
       <c r="D175">
         <v>20.648325358851679</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A176" t="s">
         <v>4</v>
       </c>
       <c r="B176" t="s">
         <v>14</v>
       </c>
       <c r="C176" t="s">
         <v>21</v>
       </c>
       <c r="D176">
         <v>19.138513513513509</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A177" t="s">
         <v>5</v>
       </c>
       <c r="B177" t="s">
         <v>14</v>
       </c>
       <c r="C177" t="s">
         <v>21</v>
       </c>
       <c r="D177">
         <v>29.209497206703912</v>
       </c>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A178" t="s">
         <v>6</v>
       </c>
       <c r="B178" t="s">
         <v>14</v>
       </c>
       <c r="C178" t="s">
         <v>21</v>
       </c>
       <c r="D178">
         <v>32.63949044585987</v>
       </c>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A179" t="s">
         <v>7</v>
       </c>
       <c r="B179" t="s">
         <v>14</v>
       </c>
       <c r="C179" t="s">
         <v>21</v>
       </c>
       <c r="D179">
         <v>31.739795918367349</v>
       </c>
     </row>
-    <row r="180" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A180" t="s">
         <v>8</v>
       </c>
       <c r="B180" t="s">
         <v>14</v>
       </c>
       <c r="C180" t="s">
         <v>21</v>
       </c>
       <c r="D180">
         <v>27.977409638554221</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>14</v>
       </c>
       <c r="C181" t="s">
         <v>21</v>
       </c>
       <c r="D181">
         <v>25.55508739076155</v>
       </c>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A182" t="s">
         <v>1</v>
       </c>
       <c r="B182" s="2">
         <v>2025</v>
       </c>
       <c r="C182" t="s">
         <v>18</v>
       </c>
       <c r="D182">
         <v>10.194444444444445</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A183" t="s">
         <v>2</v>
       </c>
       <c r="B183" s="2">
         <v>2025</v>
       </c>
       <c r="C183" t="s">
         <v>18</v>
       </c>
       <c r="D183">
         <v>19.135714285714286</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A184" t="s">
         <v>3</v>
       </c>
       <c r="B184" s="2">
         <v>2025</v>
       </c>
       <c r="C184" t="s">
         <v>18</v>
       </c>
       <c r="D184">
         <v>20.43095238095238</v>
       </c>
     </row>
-    <row r="185" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A185" t="s">
         <v>4</v>
       </c>
       <c r="B185" s="2">
         <v>2025</v>
       </c>
       <c r="C185" t="s">
         <v>18</v>
       </c>
       <c r="D185">
         <v>18.84228187919463</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A186" t="s">
         <v>5</v>
       </c>
       <c r="B186" s="2">
         <v>2025</v>
       </c>
       <c r="C186" t="s">
         <v>18</v>
       </c>
       <c r="D186">
         <v>28.670349907918968</v>
       </c>
     </row>
-    <row r="187" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A187" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="2">
         <v>2025</v>
       </c>
       <c r="C187" t="s">
         <v>18</v>
       </c>
       <c r="D187">
         <v>31.962406015037594</v>
       </c>
     </row>
-    <row r="188" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A188" t="s">
         <v>7</v>
       </c>
       <c r="B188" s="2">
         <v>2025</v>
       </c>
       <c r="C188" t="s">
         <v>18</v>
       </c>
       <c r="D188">
         <v>31.091836734693878</v>
       </c>
     </row>
-    <row r="189" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A189" t="s">
         <v>8</v>
       </c>
       <c r="B189" s="2">
         <v>2025</v>
       </c>
       <c r="C189" t="s">
         <v>18</v>
       </c>
       <c r="D189">
         <v>27.71577380952381</v>
       </c>
     </row>
-    <row r="190" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" s="2">
         <v>2025</v>
       </c>
       <c r="C190" t="s">
         <v>18</v>
       </c>
       <c r="D190">
         <v>25.185837971552257</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A191" t="s">
         <v>1</v>
       </c>
       <c r="B191" s="2">
         <v>2025</v>
       </c>
       <c r="C191" t="s">
         <v>19</v>
       </c>
       <c r="D191">
         <v>10.194444444444445</v>
       </c>
     </row>
-    <row r="192" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A192" t="s">
         <v>2</v>
       </c>
       <c r="B192" s="2">
         <v>2025</v>
       </c>
       <c r="C192" t="s">
         <v>19</v>
       </c>
       <c r="D192">
         <v>19.135714285714286</v>
       </c>
     </row>
-    <row r="193" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A193" t="s">
         <v>3</v>
       </c>
       <c r="B193" s="2">
         <v>2025</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="D193">
         <v>20.43095238095238</v>
       </c>
     </row>
-    <row r="194" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A194" t="s">
         <v>4</v>
       </c>
       <c r="B194" s="2">
         <v>2025</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="D194">
         <v>18.84228187919463</v>
       </c>
     </row>
-    <row r="195" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A195" t="s">
         <v>5</v>
       </c>
       <c r="B195" s="2">
         <v>2025</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="D195">
         <v>28.670349907918968</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A196" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="2">
         <v>2025</v>
       </c>
       <c r="C196" t="s">
         <v>19</v>
       </c>
       <c r="D196">
         <v>31.962406015037594</v>
       </c>
     </row>
-    <row r="197" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A197" t="s">
         <v>7</v>
       </c>
       <c r="B197" s="2">
         <v>2025</v>
       </c>
       <c r="C197" t="s">
         <v>19</v>
       </c>
       <c r="D197">
         <v>31.091836734693878</v>
       </c>
     </row>
-    <row r="198" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A198" t="s">
         <v>8</v>
       </c>
       <c r="B198" s="2">
         <v>2025</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="D198">
         <v>27.71577380952381</v>
       </c>
     </row>
-    <row r="199" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" s="2">
         <v>2025</v>
       </c>
       <c r="C199" t="s">
         <v>19</v>
       </c>
       <c r="D199">
         <v>25.185837971552257</v>
       </c>
     </row>
-    <row r="200" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A200" t="s">
         <v>1</v>
       </c>
       <c r="B200" s="2">
         <v>2025</v>
       </c>
       <c r="C200" t="s">
         <v>20</v>
       </c>
       <c r="D200">
         <v>10.242063492063492</v>
       </c>
     </row>
-    <row r="201" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A201" t="s">
         <v>2</v>
       </c>
       <c r="B201" s="2">
         <v>2025</v>
       </c>
       <c r="C201" t="s">
         <v>20</v>
       </c>
       <c r="D201">
         <v>19.237500000000001</v>
       </c>
     </row>
-    <row r="202" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A202" t="s">
         <v>3</v>
       </c>
       <c r="B202" s="2">
         <v>2025</v>
       </c>
       <c r="C202" t="s">
         <v>20</v>
       </c>
       <c r="D202">
         <v>20.616666666666667</v>
       </c>
     </row>
-    <row r="203" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A203" t="s">
         <v>4</v>
       </c>
       <c r="B203" s="2">
         <v>2025</v>
       </c>
       <c r="C203" t="s">
         <v>20</v>
       </c>
       <c r="D203">
         <v>18.854362416107382</v>
       </c>
     </row>
-    <row r="204" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A204" t="s">
         <v>5</v>
       </c>
       <c r="B204" s="2">
         <v>2025</v>
       </c>
       <c r="C204" t="s">
         <v>20</v>
       </c>
       <c r="D204">
         <v>28.678637200736649</v>
       </c>
     </row>
-    <row r="205" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A205" t="s">
         <v>6</v>
       </c>
       <c r="B205" s="2">
         <v>2025</v>
       </c>
       <c r="C205" t="s">
         <v>20</v>
       </c>
       <c r="D205">
         <v>32.097744360902254</v>
       </c>
     </row>
-    <row r="206" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A206" t="s">
         <v>7</v>
       </c>
       <c r="B206" s="2">
         <v>2025</v>
       </c>
       <c r="C206" t="s">
         <v>20</v>
       </c>
       <c r="D206">
         <v>31.091836734693878</v>
       </c>
     </row>
-    <row r="207" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A207" t="s">
         <v>8</v>
       </c>
       <c r="B207" s="2">
         <v>2025</v>
       </c>
       <c r="C207" t="s">
         <v>20</v>
       </c>
       <c r="D207">
         <v>27.667164179104478</v>
       </c>
     </row>
-    <row r="208" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" s="2">
         <v>2025</v>
       </c>
       <c r="C208" t="s">
         <v>20</v>
       </c>
       <c r="D208">
         <v>25.240334055057222</v>
       </c>
     </row>
-    <row r="209" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A209" t="s">
         <v>1</v>
       </c>
       <c r="B209" s="2">
         <v>2025</v>
       </c>
       <c r="C209" t="s">
         <v>21</v>
       </c>
       <c r="D209">
         <v>10.242063492063492</v>
       </c>
     </row>
-    <row r="210" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A210" t="s">
         <v>2</v>
       </c>
       <c r="B210" s="2">
         <v>2025</v>
       </c>
       <c r="C210" t="s">
         <v>21</v>
       </c>
       <c r="D210">
         <v>19.237500000000001</v>
       </c>
     </row>
-    <row r="211" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A211" t="s">
         <v>3</v>
       </c>
       <c r="B211" s="2">
         <v>2025</v>
       </c>
       <c r="C211" t="s">
         <v>21</v>
       </c>
       <c r="D211">
         <v>20.616666666666667</v>
       </c>
     </row>
-    <row r="212" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A212" t="s">
         <v>4</v>
       </c>
       <c r="B212" s="2">
         <v>2025</v>
       </c>
       <c r="C212" t="s">
         <v>21</v>
       </c>
       <c r="D212">
         <v>18.854362416107382</v>
       </c>
     </row>
-    <row r="213" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A213" t="s">
         <v>5</v>
       </c>
       <c r="B213" s="2">
         <v>2025</v>
       </c>
       <c r="C213" t="s">
         <v>21</v>
       </c>
       <c r="D213">
         <v>28.678637200736649</v>
       </c>
     </row>
-    <row r="214" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A214" t="s">
         <v>6</v>
       </c>
       <c r="B214" s="2">
         <v>2025</v>
       </c>
       <c r="C214" t="s">
         <v>21</v>
       </c>
       <c r="D214">
         <v>32.097744360902254</v>
       </c>
     </row>
-    <row r="215" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A215" t="s">
         <v>7</v>
       </c>
       <c r="B215" s="2">
         <v>2025</v>
       </c>
       <c r="C215" t="s">
         <v>21</v>
       </c>
       <c r="D215">
         <v>31.091836734693878</v>
       </c>
     </row>
-    <row r="216" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A216" t="s">
         <v>8</v>
       </c>
       <c r="B216" s="2">
         <v>2025</v>
       </c>
       <c r="C216" t="s">
         <v>21</v>
       </c>
       <c r="D216">
         <v>27.667164179104478</v>
       </c>
     </row>
-    <row r="217" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" s="2">
         <v>2025</v>
       </c>
       <c r="C217" t="s">
         <v>21</v>
       </c>
       <c r="D217">
         <v>25.240334055057222</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A218" t="s">
+        <v>1</v>
+      </c>
+      <c r="B218" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C218" t="s">
+        <v>18</v>
+      </c>
+      <c r="D218">
+        <v>12.888461538461538</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A219" t="s">
+        <v>2</v>
+      </c>
+      <c r="B219" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C219" t="s">
+        <v>18</v>
+      </c>
+      <c r="D219">
+        <v>19.546558704453442</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A220" t="s">
+        <v>3</v>
+      </c>
+      <c r="B220" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C220" t="s">
+        <v>18</v>
+      </c>
+      <c r="D220">
+        <v>20.933333333333334</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A221" t="s">
+        <v>4</v>
+      </c>
+      <c r="B221" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C221" t="s">
+        <v>18</v>
+      </c>
+      <c r="D221">
+        <v>19.258670520231213</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A222" t="s">
+        <v>5</v>
+      </c>
+      <c r="B222" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C222" t="s">
+        <v>18</v>
+      </c>
+      <c r="D222">
+        <v>28.969246031746032</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A223" t="s">
+        <v>6</v>
+      </c>
+      <c r="B223" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C223" t="s">
+        <v>18</v>
+      </c>
+      <c r="D223">
+        <v>32.371120107962213</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A224" t="s">
+        <v>7</v>
+      </c>
+      <c r="B224" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C224" t="s">
+        <v>18</v>
+      </c>
+      <c r="D224">
+        <v>31.505494505494507</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A225" t="s">
+        <v>8</v>
+      </c>
+      <c r="B225" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C225" t="s">
+        <v>18</v>
+      </c>
+      <c r="D225">
+        <v>27.95498392282958</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A226" t="s">
+        <v>9</v>
+      </c>
+      <c r="B226" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C226" t="s">
+        <v>18</v>
+      </c>
+      <c r="D226">
+        <v>25.625582944703531</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A227" t="s">
+        <v>1</v>
+      </c>
+      <c r="B227" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C227" t="s">
+        <v>19</v>
+      </c>
+      <c r="D227">
+        <v>12.888461538461538</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A228" t="s">
+        <v>2</v>
+      </c>
+      <c r="B228" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C228" t="s">
+        <v>19</v>
+      </c>
+      <c r="D228">
+        <v>19.546558704453442</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A229" t="s">
+        <v>3</v>
+      </c>
+      <c r="B229" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C229" t="s">
+        <v>19</v>
+      </c>
+      <c r="D229">
+        <v>20.933333333333334</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A230" t="s">
+        <v>4</v>
+      </c>
+      <c r="B230" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C230" t="s">
+        <v>19</v>
+      </c>
+      <c r="D230">
+        <v>19.308357348703169</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A231" t="s">
+        <v>5</v>
+      </c>
+      <c r="B231" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C231" t="s">
+        <v>19</v>
+      </c>
+      <c r="D231">
+        <v>28.969246031746032</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A232" t="s">
+        <v>6</v>
+      </c>
+      <c r="B232" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C232" t="s">
+        <v>19</v>
+      </c>
+      <c r="D232">
+        <v>32.371120107962213</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A233" t="s">
+        <v>7</v>
+      </c>
+      <c r="B233" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C233" t="s">
+        <v>19</v>
+      </c>
+      <c r="D233">
+        <v>31.505494505494507</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A234" t="s">
+        <v>8</v>
+      </c>
+      <c r="B234" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C234" t="s">
+        <v>19</v>
+      </c>
+      <c r="D234">
+        <v>27.95498392282958</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A235" t="s">
+        <v>9</v>
+      </c>
+      <c r="B235" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C235" t="s">
+        <v>19</v>
+      </c>
+      <c r="D235">
+        <v>25.632822902796271</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">