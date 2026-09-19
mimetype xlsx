--- v0 (2026-06-17)
+++ v1 (2026-09-19)
@@ -1,70 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21D0D362-D61F-44BF-99A4-204F16BBED6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="2295" windowWidth="25065" windowHeight="13185"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$D$97</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="17">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>Short Message Service: SMS (Millions No. of File send)</t>
   </si>
   <si>
     <t>MMS sent (Millions No. of File send)</t>
   </si>
   <si>
     <t>International outgoing telephone traffic (Millions Minutes)</t>
   </si>
   <si>
     <t>International incoming telephone traffic (Millions Minutes)</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -76,246 +88,261 @@
   <si>
     <t>type</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>quarter</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  <cellStyles count="2">
+    <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
+    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -444,1323 +471,1437 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D89"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:D97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
-      <selection activeCell="A94" sqref="A94"/>
+    <sheetView tabSelected="1" topLeftCell="A73" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="G9" sqref="G9:H9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="54.875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="54.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="8.88671875" style="3"/>
+    <col min="4" max="4" width="17.21875" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B2" t="s">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="C2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="4">
         <v>1801316625</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="C3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="4">
         <v>2980889</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4">
+      <c r="C4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1">
+        <v>27819871.310000002</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1">
         <v>30324615.940000001</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B5" t="s">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="B6" t="s">
+      <c r="C6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="4">
+        <v>2890527851</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="B7" t="s">
+      <c r="C7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="4">
+        <v>2898746</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="B8" t="s">
+      <c r="C8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="1">
+        <v>21066405.863333326</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="B9" t="s">
+      <c r="C9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="1">
+        <v>21297506.799999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="B10" t="s">
+      <c r="C10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="4">
+        <v>3053068342</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="B11" t="s">
+      <c r="C11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="4">
+        <v>3105846</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="B12" t="s">
+      <c r="C12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="1">
+        <v>16115388.879999995</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="B13" t="s">
+      <c r="C13" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="1">
+        <v>16815613.960000005</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="B14" t="s">
+      <c r="C14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="4">
+        <v>3377425360</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="B15" t="s">
+      <c r="C15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="4">
+        <v>4276004.21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="B16" t="s">
+      <c r="C16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="1">
+        <v>17868279.586666662</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16">
+      <c r="C17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="1">
         <v>17796701.13666667</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="B18" t="s">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18">
+      <c r="C18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="4">
         <v>3311841879</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B19" t="s">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19">
+      <c r="C19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="4">
         <v>3831604</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B20" t="s">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="B21" t="s">
+      <c r="C20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="1">
+        <v>17154155.186666664</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="B22" t="s">
+      <c r="C21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="1">
+        <v>17027371.653333336</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="C22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="4">
         <v>3798055806</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" t="s">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="C23" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="4">
         <v>3858163</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B24" t="s">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="B25" t="s">
+      <c r="C24" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="1">
+        <v>19313546.079999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="B26" t="s">
+      <c r="C25" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="1">
+        <v>19202490.226666667</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26">
+      <c r="C26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="4">
         <v>4133001490</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B27" t="s">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27">
+      <c r="C27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="4">
         <v>4359556</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B28" t="s">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      <c r="B29" t="s">
+      <c r="C28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="1">
+        <v>17499121.936666667</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      <c r="B30" t="s">
+      <c r="C29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="1">
+        <v>17344037.436666667</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="C30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="4">
         <v>3925038054</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B31" t="s">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31">
+      <c r="C31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="4">
         <v>4671671</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B32" t="s">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="B33" t="s">
+      <c r="C32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="1">
+        <v>14678716.796666671</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="B34" t="s">
+      <c r="C33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="1">
+        <v>14475988.083333334</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34">
+      <c r="C34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="4">
         <v>3877856404</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B35" t="s">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35">
+      <c r="C35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="4">
         <v>3930617</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B36" t="s">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      <c r="B37" t="s">
+      <c r="C36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="1">
+        <v>13898901.056666665</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C37" t="s">
-[...10 lines deleted...]
-      <c r="B38" t="s">
+      <c r="C37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="1">
+        <v>13558274.739999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38">
+      <c r="C38" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="4">
         <v>4022863081</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B39" t="s">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39">
+      <c r="C39" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="4">
         <v>4901776</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B40" t="s">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="C40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" s="1">
+        <v>11743094.400000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" s="1">
         <v>11368316.91666666</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B41" t="s">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C41" t="s">
-[...10 lines deleted...]
-      <c r="B42" t="s">
+      <c r="C42" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="4">
+        <v>4674995795</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C42" t="s">
-[...10 lines deleted...]
-      <c r="B43" t="s">
+      <c r="C43" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="4">
+        <v>5287671</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      <c r="B44" t="s">
+      <c r="C44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="1">
+        <v>13306540.073333325</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C44" t="s">
-[...10 lines deleted...]
-      <c r="B45" t="s">
+      <c r="C45" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="1">
+        <v>13214196.300000006</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      <c r="B46" t="s">
+      <c r="C46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="4">
+        <v>4843973605</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C46" t="s">
-[...10 lines deleted...]
-      <c r="B47" t="s">
+      <c r="C47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" s="4">
+        <v>5479626</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C47" t="s">
-[...10 lines deleted...]
-      <c r="B48" t="s">
+      <c r="C48" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="1">
+        <v>12249663.026666669</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C48" t="s">
-[...24 lines deleted...]
-      <c r="B50" t="s">
+      <c r="C49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="1">
+        <v>12127357.926666668</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50">
+      <c r="C50" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" s="4">
         <v>4432070578</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B51" t="s">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51">
+      <c r="C51" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" s="4">
         <v>4690540</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B52" t="s">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C52" t="s">
-[...10 lines deleted...]
-      <c r="B53" t="s">
+      <c r="C52" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="1">
+        <v>11087296.946666675</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C53" t="s">
-[...10 lines deleted...]
-      <c r="B54" t="s">
+      <c r="C53" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" s="1">
+        <v>10823096.846666668</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C54" t="s">
-[...2 lines deleted...]
-      <c r="D54">
+      <c r="C54" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="4">
         <v>4251489548</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B55" t="s">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C55" t="s">
-[...2 lines deleted...]
-      <c r="D55">
+      <c r="C55" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" s="4">
         <v>4889201</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B56" t="s">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B56" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56">
+      <c r="C56" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="1">
+        <v>9985884.9066666625</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" s="1">
         <v>9671908.2799999937</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B57" t="s">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C57" t="s">
-[...10 lines deleted...]
-      <c r="B58" t="s">
+      <c r="C58" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="4">
+        <v>4007056275.5700002</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C58" t="s">
-[...10 lines deleted...]
-      <c r="B59" t="s">
+      <c r="C59" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="4">
+        <v>8098240</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C59" t="s">
-[...10 lines deleted...]
-      <c r="B60" t="s">
+      <c r="C60" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="1">
+        <v>10459331.093333334</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C60" t="s">
-[...10 lines deleted...]
-      <c r="B61" t="s">
+      <c r="C61" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="1">
+        <v>10329427.106666671</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B62" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C61" t="s">
-[...10 lines deleted...]
-      <c r="B62" t="s">
+      <c r="C62" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="4">
+        <v>3859685019</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C62" t="s">
-[...10 lines deleted...]
-      <c r="B63" t="s">
+      <c r="C63" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="4">
+        <v>10215070</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C63" t="s">
-[...10 lines deleted...]
-      <c r="B64" t="s">
+      <c r="C64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="1">
+        <v>6530423.3499999968</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64">
+      <c r="C65" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" s="1">
         <v>6448899.9733333327</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="B66" t="s">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66">
+      <c r="C66" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="4">
         <v>3731219265</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B67" t="s">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67">
+      <c r="C67" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" s="4">
         <v>13301128</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B68" t="s">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B68" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C68" t="s">
-[...2 lines deleted...]
-      <c r="D68">
+      <c r="C68" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D68" s="1">
+        <v>6016737.4100000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" s="1">
         <v>5933480.0300000031</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B69" t="s">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B70" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C69" t="s">
-[...10 lines deleted...]
-      <c r="B70" t="s">
+      <c r="C70" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70" s="4">
+        <v>3678248688</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C70" t="s">
-[...10 lines deleted...]
-      <c r="B71" t="s">
+      <c r="C71" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D71" s="4">
+        <v>9541784</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      <c r="B72" t="s">
+      <c r="C72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" s="1">
+        <v>5481799.0333333341</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72">
+      <c r="C73" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="1">
         <v>5399655.7833333323</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B73" t="s">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B74" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C73" t="s">
-[...10 lines deleted...]
-      <c r="B74" t="s">
+      <c r="C74" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74" s="4">
+        <v>4145283666</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C74" t="s">
-[...10 lines deleted...]
-      <c r="B75" t="s">
+      <c r="C75" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75" s="4">
+        <v>8723072</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B76" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C75" t="s">
-[...10 lines deleted...]
-      <c r="B76" t="s">
+      <c r="C76" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" s="1">
+        <v>5572475.2999999989</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C76" t="s">
-[...2 lines deleted...]
-      <c r="D76">
+      <c r="C77" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" s="1">
         <v>5350580.333333333</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B77" t="s">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C77" t="s">
-[...10 lines deleted...]
-      <c r="B78" t="s">
+      <c r="C78" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="4">
+        <v>4205197044</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C78" t="s">
-[...10 lines deleted...]
-      <c r="B79" t="s">
+      <c r="C79" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79" s="4">
+        <v>13256491</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B80" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C79" t="s">
-[...10 lines deleted...]
-      <c r="B80" t="s">
+      <c r="C80" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D80" s="1">
+        <v>5287353.5766666662</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C80" t="s">
-[...2 lines deleted...]
-      <c r="D80">
+      <c r="C81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" s="1">
         <v>5156971.7700000014</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="B82" s="2">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B82" s="5">
         <v>2025</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82">
+      <c r="C82" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" s="4">
         <v>4002004762</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B83" s="2">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A83" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="5">
         <v>2025</v>
       </c>
-      <c r="C83" t="s">
-[...2 lines deleted...]
-      <c r="D83">
+      <c r="C83" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" s="4">
         <v>15841467</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B84" s="2">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A84" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B84" s="5">
         <v>2025</v>
       </c>
-      <c r="C84" t="s">
-[...2 lines deleted...]
-      <c r="D84">
+      <c r="C84" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" s="1">
+        <v>5350655.456666667</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A85" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" s="1">
         <v>5144788.2133333329</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B85" s="2">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A86" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B86" s="5">
         <v>2025</v>
       </c>
-      <c r="C85" t="s">
-[...10 lines deleted...]
-      <c r="B86" s="2">
+      <c r="C86" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" s="4">
+        <v>4164373851</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A87" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="5">
         <v>2025</v>
       </c>
-      <c r="C86" t="s">
-[...10 lines deleted...]
-      <c r="B87" s="2">
+      <c r="C87" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D87" s="4">
+        <v>14425034</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A88" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B88" s="5">
         <v>2025</v>
       </c>
-      <c r="C87" t="s">
-[...10 lines deleted...]
-      <c r="B88" s="2">
+      <c r="C88" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D88" s="1">
+        <v>4950139.4266666668</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A89" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="5">
         <v>2025</v>
       </c>
-      <c r="C88" t="s">
-[...2 lines deleted...]
-      <c r="D88">
+      <c r="C89" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D89" s="1">
         <v>4866839.8733346667</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B89" s="2">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A90" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B90" s="5">
         <v>2025</v>
       </c>
-      <c r="C89" t="s">
-[...3 lines deleted...]
-        <v>4950139.4266666668</v>
+      <c r="C90" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90" s="4">
+        <v>4192527411</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A91" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91" s="4">
+        <v>23167688</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A92" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B92" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="1">
+        <v>4719396.709999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A93" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D93" s="1">
+        <v>4647129.333333333</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B94" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="4">
+        <v>4280706038</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A95" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" s="4">
+        <v>14629694</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A96" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B96" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="1">
+        <v>4723900.3433333337</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A97" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D97" s="1">
+        <v>4677536.5233333334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>เวิร์กชีต</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>