--- v1 (2026-09-19)
+++ v2 (2026-11-04)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chant\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\TDC\25. ttid.nbtc.go.th\03data\02statistics\01DB-format\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21D0D362-D61F-44BF-99A4-204F16BBED6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FA49ED4-DF24-4227-8020-DD82B2650CB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13200" yWindow="270" windowWidth="12550" windowHeight="14990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$D$97</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="17">
   <si>
     <t>value</t>
   </si>
   <si>
     <t>Short Message Service: SMS (Millions No. of File send)</t>
   </si>
   <si>
     <t>MMS sent (Millions No. of File send)</t>
   </si>
   <si>
     <t>International outgoing telephone traffic (Millions Minutes)</t>
   </si>
   <si>
     <t>International incoming telephone traffic (Millions Minutes)</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -152,65 +152,63 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
-    <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -472,1436 +470,1546 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D97"/>
+  <dimension ref="A1:D105"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A73" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9:H9"/>
+    <sheetView tabSelected="1" topLeftCell="A79" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B106" sqref="B106"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="54.88671875" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="3"/>
+    <col min="1" max="1" width="54.90625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B2" s="3" t="s">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="4">
+      <c r="C2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2">
         <v>1801316625</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B3" s="3" t="s">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="4">
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3">
         <v>2980889</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B4" s="3" t="s">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="1">
         <v>27819871.310000002</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B5" s="3" t="s">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1">
         <v>30324615.940000001</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B6" s="3" t="s">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="4">
+      <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6">
         <v>2890527851</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B7" s="3" t="s">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="4">
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7">
         <v>2898746</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B8" s="3" t="s">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="1">
         <v>21066405.863333326</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B9" s="3" t="s">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="1">
         <v>21297506.799999997</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B10" s="3" t="s">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="4">
+      <c r="C10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10">
         <v>3053068342</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B11" s="3" t="s">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="4">
+      <c r="C11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11">
         <v>3105846</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B12" s="3" t="s">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1">
         <v>16115388.879999995</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B13" s="3" t="s">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="C13" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="1">
         <v>16815613.960000005</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B14" s="3" t="s">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="4">
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14">
         <v>3377425360</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B15" s="3" t="s">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
         <v>5</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="4">
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15">
         <v>4276004.21</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B16" s="3" t="s">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="1">
         <v>17868279.586666662</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B17" s="3" t="s">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="1">
         <v>17796701.13666667</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B18" s="3" t="s">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
         <v>6</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="4">
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18">
         <v>3311841879</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="3" t="s">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="4">
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19">
         <v>3831604</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="3" t="s">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="3" t="s">
+      <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="1">
         <v>17154155.186666664</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="3" t="s">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="3" t="s">
+      <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="1">
         <v>17027371.653333336</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B22" s="3" t="s">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
         <v>6</v>
       </c>
-      <c r="C22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="4">
+      <c r="C22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22">
         <v>3798055806</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="3" t="s">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
         <v>6</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="4">
+      <c r="C23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23">
         <v>3858163</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="3" t="s">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
         <v>6</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="1">
         <v>19313546.079999998</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B25" s="3" t="s">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
         <v>6</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="1">
         <v>19202490.226666667</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B26" s="3" t="s">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="4">
+      <c r="C26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26">
         <v>4133001490</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B27" s="3" t="s">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
         <v>6</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="4">
+      <c r="C27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27">
         <v>4359556</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B28" s="3" t="s">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
         <v>6</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="1">
         <v>17499121.936666667</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B29" s="3" t="s">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
         <v>6</v>
       </c>
-      <c r="C29" s="3" t="s">
+      <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="1">
         <v>17344037.436666667</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B30" s="3" t="s">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
         <v>6</v>
       </c>
-      <c r="C30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="4">
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30">
         <v>3925038054</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B31" s="3" t="s">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
         <v>6</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="4">
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31">
         <v>4671671</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B32" s="3" t="s">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" t="s">
         <v>6</v>
       </c>
-      <c r="C32" s="3" t="s">
+      <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="1">
         <v>14678716.796666671</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B33" s="3" t="s">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
         <v>6</v>
       </c>
-      <c r="C33" s="3" t="s">
+      <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="1">
         <v>14475988.083333334</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B34" s="3" t="s">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
         <v>7</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="4">
+      <c r="C34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34">
         <v>3877856404</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B35" s="3" t="s">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
         <v>7</v>
       </c>
-      <c r="C35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="4">
+      <c r="C35" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35">
         <v>3930617</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B36" s="3" t="s">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
         <v>7</v>
       </c>
-      <c r="C36" s="3" t="s">
+      <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="1">
         <v>13898901.056666665</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B37" s="3" t="s">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
         <v>7</v>
       </c>
-      <c r="C37" s="3" t="s">
+      <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="1">
         <v>13558274.739999998</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B38" s="3" t="s">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" t="s">
         <v>7</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="4">
+      <c r="C38" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38">
         <v>4022863081</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B39" s="3" t="s">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" t="s">
         <v>7</v>
       </c>
-      <c r="C39" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="4">
+      <c r="C39" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39">
         <v>4901776</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B40" s="3" t="s">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" t="s">
         <v>7</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="C40" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="1">
         <v>11743094.400000002</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B41" s="3" t="s">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
         <v>7</v>
       </c>
-      <c r="C41" s="3" t="s">
+      <c r="C41" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="1">
         <v>11368316.91666666</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B42" s="3" t="s">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" t="s">
         <v>7</v>
       </c>
-      <c r="C42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="4">
+      <c r="C42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42">
         <v>4674995795</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B43" s="3" t="s">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" t="s">
         <v>7</v>
       </c>
-      <c r="C43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="4">
+      <c r="C43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43">
         <v>5287671</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B44" s="3" t="s">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
+        <v>3</v>
+      </c>
+      <c r="B44" t="s">
         <v>7</v>
       </c>
-      <c r="C44" s="3" t="s">
+      <c r="C44" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="1">
         <v>13306540.073333325</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B45" s="3" t="s">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
         <v>7</v>
       </c>
-      <c r="C45" s="3" t="s">
+      <c r="C45" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="1">
         <v>13214196.300000006</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B46" s="3" t="s">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" t="s">
         <v>7</v>
       </c>
-      <c r="C46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="4">
+      <c r="C46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46">
         <v>4843973605</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B47" s="3" t="s">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" t="s">
         <v>7</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="4">
+      <c r="C47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47">
         <v>5479626</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B48" s="3" t="s">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
         <v>7</v>
       </c>
-      <c r="C48" s="3" t="s">
+      <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="1">
         <v>12249663.026666669</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B49" s="3" t="s">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="3" t="s">
+      <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="1">
         <v>12127357.926666668</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B50" s="3" t="s">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" t="s">
         <v>8</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="4">
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50">
         <v>4432070578</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B51" s="3" t="s">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
         <v>8</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="4">
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51">
         <v>4690540</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B52" s="3" t="s">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
         <v>8</v>
       </c>
-      <c r="C52" s="3" t="s">
+      <c r="C52" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="1">
         <v>11087296.946666675</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B53" s="3" t="s">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
         <v>8</v>
       </c>
-      <c r="C53" s="3" t="s">
+      <c r="C53" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="1">
         <v>10823096.846666668</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B54" s="3" t="s">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
         <v>8</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="4">
+      <c r="C54" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54">
         <v>4251489548</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B55" s="3" t="s">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
         <v>8</v>
       </c>
-      <c r="C55" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="4">
+      <c r="C55" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55">
         <v>4889201</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B56" s="3" t="s">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
         <v>8</v>
       </c>
-      <c r="C56" s="3" t="s">
+      <c r="C56" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="1">
         <v>9985884.9066666625</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B57" s="3" t="s">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
         <v>8</v>
       </c>
-      <c r="C57" s="3" t="s">
+      <c r="C57" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="1">
         <v>9671908.2799999937</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B58" s="3" t="s">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
         <v>8</v>
       </c>
-      <c r="C58" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="4">
+      <c r="C58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58">
         <v>4007056275.5700002</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B59" s="3" t="s">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
         <v>8</v>
       </c>
-      <c r="C59" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="4">
+      <c r="C59" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59">
         <v>8098240</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B60" s="3" t="s">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
         <v>8</v>
       </c>
-      <c r="C60" s="3" t="s">
+      <c r="C60" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="1">
         <v>10459331.093333334</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B61" s="3" t="s">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
         <v>8</v>
       </c>
-      <c r="C61" s="3" t="s">
+      <c r="C61" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="1">
         <v>10329427.106666671</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B62" s="3" t="s">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
         <v>8</v>
       </c>
-      <c r="C62" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="4">
+      <c r="C62" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62">
         <v>3859685019</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B63" s="3" t="s">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" t="s">
         <v>8</v>
       </c>
-      <c r="C63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="4">
+      <c r="C63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63">
         <v>10215070</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B64" s="3" t="s">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
         <v>8</v>
       </c>
-      <c r="C64" s="3" t="s">
+      <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="1">
         <v>6530423.3499999968</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B65" s="3" t="s">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
         <v>8</v>
       </c>
-      <c r="C65" s="3" t="s">
+      <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="1">
         <v>6448899.9733333327</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B66" s="3" t="s">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
         <v>9</v>
       </c>
-      <c r="C66" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="4">
+      <c r="C66" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66">
         <v>3731219265</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B67" s="3" t="s">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
         <v>9</v>
       </c>
-      <c r="C67" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="4">
+      <c r="C67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67">
         <v>13301128</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B68" s="3" t="s">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>3</v>
+      </c>
+      <c r="B68" t="s">
         <v>9</v>
       </c>
-      <c r="C68" s="3" t="s">
+      <c r="C68" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="1">
         <v>6016737.4100000001</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B69" s="3" t="s">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
         <v>9</v>
       </c>
-      <c r="C69" s="3" t="s">
+      <c r="C69" t="s">
         <v>13</v>
       </c>
       <c r="D69" s="1">
         <v>5933480.0300000031</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B70" s="3" t="s">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
         <v>9</v>
       </c>
-      <c r="C70" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="4">
+      <c r="C70" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70">
         <v>3678248688</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B71" s="3" t="s">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" t="s">
         <v>9</v>
       </c>
-      <c r="C71" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="4">
+      <c r="C71" t="s">
+        <v>14</v>
+      </c>
+      <c r="D71">
         <v>9541784</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B72" s="3" t="s">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
         <v>9</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="C72" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="1">
         <v>5481799.0333333341</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B73" s="3" t="s">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
         <v>9</v>
       </c>
-      <c r="C73" s="3" t="s">
+      <c r="C73" t="s">
         <v>14</v>
       </c>
       <c r="D73" s="1">
         <v>5399655.7833333323</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B74" s="3" t="s">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
         <v>9</v>
       </c>
-      <c r="C74" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="4">
+      <c r="C74" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74">
         <v>4145283666</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B75" s="3" t="s">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" t="s">
         <v>9</v>
       </c>
-      <c r="C75" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="4">
+      <c r="C75" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75">
         <v>8723072</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B76" s="3" t="s">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
         <v>9</v>
       </c>
-      <c r="C76" s="3" t="s">
+      <c r="C76" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="1">
         <v>5572475.2999999989</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B77" s="3" t="s">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
         <v>9</v>
       </c>
-      <c r="C77" s="3" t="s">
+      <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="1">
         <v>5350580.333333333</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B78" s="3" t="s">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A78" t="s">
+        <v>1</v>
+      </c>
+      <c r="B78" t="s">
         <v>9</v>
       </c>
-      <c r="C78" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="4">
+      <c r="C78" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78">
         <v>4205197044</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B79" s="3" t="s">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A79" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" t="s">
         <v>9</v>
       </c>
-      <c r="C79" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="4">
+      <c r="C79" t="s">
+        <v>16</v>
+      </c>
+      <c r="D79">
         <v>13256491</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B80" s="3" t="s">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A80" t="s">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
         <v>9</v>
       </c>
-      <c r="C80" s="3" t="s">
+      <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="1">
         <v>5287353.5766666662</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B81" s="3" t="s">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A81" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
         <v>9</v>
       </c>
-      <c r="C81" s="3" t="s">
+      <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" s="1">
         <v>5156971.7700000014</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B82" s="5">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>1</v>
+      </c>
+      <c r="B82" s="3">
         <v>2025</v>
       </c>
-      <c r="C82" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="4">
+      <c r="C82" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82">
         <v>4002004762</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B83" s="5">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A83" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="3">
         <v>2025</v>
       </c>
-      <c r="C83" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="4">
+      <c r="C83" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83">
         <v>15841467</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B84" s="5">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A84" t="s">
+        <v>3</v>
+      </c>
+      <c r="B84" s="3">
         <v>2025</v>
       </c>
-      <c r="C84" s="3" t="s">
+      <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="1">
         <v>5350655.456666667</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B85" s="5">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A85" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" s="3">
         <v>2025</v>
       </c>
-      <c r="C85" s="3" t="s">
+      <c r="C85" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="1">
         <v>5144788.2133333329</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B86" s="5">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A86" t="s">
+        <v>1</v>
+      </c>
+      <c r="B86" s="3">
         <v>2025</v>
       </c>
-      <c r="C86" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="4">
+      <c r="C86" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86">
         <v>4164373851</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B87" s="5">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A87" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="3">
         <v>2025</v>
       </c>
-      <c r="C87" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="4">
+      <c r="C87" t="s">
+        <v>14</v>
+      </c>
+      <c r="D87">
         <v>14425034</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B88" s="5">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A88" t="s">
+        <v>3</v>
+      </c>
+      <c r="B88" s="3">
         <v>2025</v>
       </c>
-      <c r="C88" s="3" t="s">
+      <c r="C88" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="1">
         <v>4950139.4266666668</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B89" s="5">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A89" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="3">
         <v>2025</v>
       </c>
-      <c r="C89" s="3" t="s">
+      <c r="C89" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="1">
         <v>4866839.8733346667</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B90" s="5">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A90" t="s">
+        <v>1</v>
+      </c>
+      <c r="B90" s="3">
         <v>2025</v>
       </c>
-      <c r="C90" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="4">
+      <c r="C90" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90">
         <v>4192527411</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B91" s="5">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B91" s="3">
         <v>2025</v>
       </c>
-      <c r="C91" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="4">
+      <c r="C91" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91">
         <v>23167688</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B92" s="5">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A92" t="s">
+        <v>3</v>
+      </c>
+      <c r="B92" s="3">
         <v>2025</v>
       </c>
-      <c r="C92" s="3" t="s">
+      <c r="C92" t="s">
         <v>15</v>
       </c>
       <c r="D92" s="1">
         <v>4719396.709999999</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B93" s="5">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A93" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" s="3">
         <v>2025</v>
       </c>
-      <c r="C93" s="3" t="s">
+      <c r="C93" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="1">
         <v>4647129.333333333</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B94" s="5">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A94" t="s">
+        <v>1</v>
+      </c>
+      <c r="B94" s="3">
         <v>2025</v>
       </c>
-      <c r="C94" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="4">
+      <c r="C94" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94">
         <v>4280706038</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B95" s="5">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A95" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" s="3">
         <v>2025</v>
       </c>
-      <c r="C95" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="4">
+      <c r="C95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95">
         <v>14629694</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B96" s="5">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A96" t="s">
+        <v>3</v>
+      </c>
+      <c r="B96" s="3">
         <v>2025</v>
       </c>
-      <c r="C96" s="3" t="s">
+      <c r="C96" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="1">
         <v>4723900.3433333337</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B97" s="5">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A97" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" s="3">
         <v>2025</v>
       </c>
-      <c r="C97" s="3" t="s">
+      <c r="C97" t="s">
         <v>16</v>
       </c>
       <c r="D97" s="1">
         <v>4677536.5233333334</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>1</v>
+      </c>
+      <c r="B98" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98">
+        <v>4124781711.0009999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C99" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99">
+        <v>10827280</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B100" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" s="1">
+        <v>4715148.9533333331</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>3</v>
+      </c>
+      <c r="B101" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C101" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" s="1">
+        <v>4768526.1066666665</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>1</v>
+      </c>
+      <c r="B102" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C102" t="s">
+        <v>14</v>
+      </c>
+      <c r="D102">
+        <v>4046668150</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>2</v>
+      </c>
+      <c r="B103" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C103" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103">
+        <v>10785920</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C104" t="s">
+        <v>14</v>
+      </c>
+      <c r="D104">
+        <v>4220339.6633299999</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>3</v>
+      </c>
+      <c r="B105" s="3">
+        <v>2026</v>
+      </c>
+      <c r="C105" t="s">
+        <v>14</v>
+      </c>
+      <c r="D105">
+        <v>4263678.3899999298</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>